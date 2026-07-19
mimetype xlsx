--- v0 (2026-05-25)
+++ v1 (2026-07-19)
@@ -7,2333 +7,2240 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="761" uniqueCount="761">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="730" uniqueCount="730">
   <si>
     <t>Прайс-лист официального интернет-магазина «Чистая Линия»</t>
   </si>
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t>Количество штук в упаковке</t>
   </si>
   <si>
     <t>Цена за шт., руб.</t>
   </si>
   <si>
     <t>Цена за шт. со скидкой 20%, руб.</t>
   </si>
   <si>
-    <t>Игрушки</t>
+    <t>Мороженое</t>
+  </si>
+  <si>
+    <t>10120430</t>
+  </si>
+  <si>
+    <t>Пломбир «6-7» в малиновой глазури с рисовыми шариками, 67г</t>
+  </si>
+  <si>
+    <t>150.00</t>
+  </si>
+  <si>
+    <t>120.00</t>
+  </si>
+  <si>
+    <t>10120350</t>
+  </si>
+  <si>
+    <t>Пломбир с рисовыми шариками в малиновой глазури, 70г</t>
+  </si>
+  <si>
+    <t>169.00</t>
+  </si>
+  <si>
+    <t>135.20</t>
+  </si>
+  <si>
+    <t>10120440</t>
+  </si>
+  <si>
+    <t>Пломбир «Шарики в МУРмеладе», 75г</t>
+  </si>
+  <si>
+    <t>10120360</t>
+  </si>
+  <si>
+    <t>Пломбир «Спиролло» с рисовыми шариками в малиновой глазури, 70г</t>
+  </si>
+  <si>
+    <t>10120340</t>
+  </si>
+  <si>
+    <t>Пломбир с рисовыми шариками в апельсиновой глазури, 70г</t>
+  </si>
+  <si>
+    <t>10120380</t>
+  </si>
+  <si>
+    <t>Пломбир «Спиролло» с рисовыми шариками в апельсиновой глазури, 70г</t>
+  </si>
+  <si>
+    <t>10120420</t>
+  </si>
+  <si>
+    <t>Пломбир «Спиролло» с рисовыми шариками в гранатовой глазури, 70г</t>
+  </si>
+  <si>
+    <t>10120230</t>
+  </si>
+  <si>
+    <t>Мороженое без сахарозы, эскимо 70г</t>
+  </si>
+  <si>
+    <t>135.00</t>
+  </si>
+  <si>
+    <t>108.00</t>
+  </si>
+  <si>
+    <t>10120300</t>
+  </si>
+  <si>
+    <t>Пломбир «Фисташковый кактус» в белой глазури, 80г</t>
+  </si>
+  <si>
+    <t>263.00</t>
+  </si>
+  <si>
+    <t>210.40</t>
+  </si>
+  <si>
+    <t>10120310</t>
+  </si>
+  <si>
+    <t>Пломбир «Фисташковый кактус» в шоколадной глазури, 80г</t>
+  </si>
+  <si>
+    <t>10120320</t>
+  </si>
+  <si>
+    <t>Пломбир «Кактус пралине» в шоколадной глазури, 80г</t>
+  </si>
+  <si>
+    <t>217.00</t>
+  </si>
+  <si>
+    <t>173.60</t>
+  </si>
+  <si>
+    <t>10120220</t>
+  </si>
+  <si>
+    <t>Пломбир «Кактус» арахис-карамель, 70г</t>
+  </si>
+  <si>
+    <t>165.00</t>
+  </si>
+  <si>
+    <t>132.00</t>
+  </si>
+  <si>
+    <t>10010330</t>
+  </si>
+  <si>
+    <t>Пломбир с клубникой «Кактус» в глазури, 80г</t>
+  </si>
+  <si>
+    <t>166.00</t>
+  </si>
+  <si>
+    <t>132.80</t>
+  </si>
+  <si>
+    <t>10010380</t>
+  </si>
+  <si>
+    <t>Пломбир «Малиновый кактус» в глазури, 80г</t>
+  </si>
+  <si>
+    <t>10010430</t>
+  </si>
+  <si>
+    <t>Пломбир «Ананасовый кактус» в глазури, 80г</t>
+  </si>
+  <si>
+    <t>10010440</t>
+  </si>
+  <si>
+    <t>Пломбир «Апельсиновый кактус» в глазури, 80г</t>
+  </si>
+  <si>
+    <t>10120370</t>
+  </si>
+  <si>
+    <t>Пломбир «Нежный кокос» в белой глазури, 62г</t>
+  </si>
+  <si>
+    <t>159.00</t>
+  </si>
+  <si>
+    <t>127.20</t>
+  </si>
+  <si>
+    <t>10120410</t>
+  </si>
+  <si>
+    <t>Пломбир «Любимая клубника» в глазури, 62г</t>
+  </si>
+  <si>
+    <t>10120400</t>
+  </si>
+  <si>
+    <t>Пломбир «Сладкая малина» в глазури, 62г</t>
+  </si>
+  <si>
+    <t>10120390</t>
+  </si>
+  <si>
+    <t>Пломбир «Солнечный гранат» в глазури, 62г</t>
+  </si>
+  <si>
+    <t>10010470</t>
+  </si>
+  <si>
+    <t>«Волшебный фонарь», 80г</t>
+  </si>
+  <si>
+    <t>151.00</t>
+  </si>
+  <si>
+    <t>120.80</t>
+  </si>
+  <si>
+    <t>10010010</t>
+  </si>
+  <si>
+    <t>«Российское», эскимо 80г</t>
+  </si>
+  <si>
+    <t>173.00</t>
+  </si>
+  <si>
+    <t>138.40</t>
+  </si>
+  <si>
+    <t>10010020</t>
+  </si>
+  <si>
+    <t>«Российское» шоколадное, эскимо 80г</t>
+  </si>
+  <si>
+    <t>10010090</t>
+  </si>
+  <si>
+    <t>Пломбир в бельгийском шоколаде с клюквой, эскимо 80г</t>
+  </si>
+  <si>
+    <t>188.00</t>
+  </si>
+  <si>
+    <t>150.40</t>
+  </si>
+  <si>
+    <t>10010060</t>
+  </si>
+  <si>
+    <t>«11 копеек», эскимо 80г</t>
+  </si>
+  <si>
+    <t>129.00</t>
+  </si>
+  <si>
+    <t>103.20</t>
+  </si>
+  <si>
+    <t>10010082</t>
+  </si>
+  <si>
+    <t>«Три тюленя», эскимо 70г</t>
+  </si>
+  <si>
+    <t>96.00</t>
+  </si>
+  <si>
+    <t>10010130</t>
+  </si>
+  <si>
+    <t>Пломбир, 70г</t>
+  </si>
+  <si>
+    <t>86.40</t>
+  </si>
+  <si>
+    <t>10010140</t>
+  </si>
+  <si>
+    <t>Пломбир шоколадный, 70г</t>
+  </si>
+  <si>
+    <t>112.00</t>
+  </si>
+  <si>
+    <t>89.60</t>
+  </si>
+  <si>
+    <t>10010290</t>
+  </si>
+  <si>
+    <t>Пломбир в шоколадной глазури с арахисом, 80г</t>
+  </si>
+  <si>
+    <t>181.00</t>
+  </si>
+  <si>
+    <t>144.80</t>
+  </si>
+  <si>
+    <t>10010250</t>
+  </si>
+  <si>
+    <t>Пломбир крем-брюле в шоколадной глазури с арахисом, 80г</t>
+  </si>
+  <si>
+    <t>10010490</t>
+  </si>
+  <si>
+    <t>Пломбир «Миндаль» в шоколадной глазури, 80г</t>
+  </si>
+  <si>
+    <t>197.00</t>
+  </si>
+  <si>
+    <t>157.60</t>
+  </si>
+  <si>
+    <t>10010240</t>
+  </si>
+  <si>
+    <t>Пломбир в клубничной глазури, 70г</t>
+  </si>
+  <si>
+    <t>107.00</t>
+  </si>
+  <si>
+    <t>85.60</t>
+  </si>
+  <si>
+    <t>10010200</t>
+  </si>
+  <si>
+    <t>Пломбир в апельсиновой глазури, 70г</t>
+  </si>
+  <si>
+    <t>121.00</t>
+  </si>
+  <si>
+    <t>96.80</t>
+  </si>
+  <si>
+    <t>10010270</t>
+  </si>
+  <si>
+    <t>Пломбир «Манго» с пюре и кусочками манго, 70г</t>
+  </si>
+  <si>
+    <t>10010510</t>
+  </si>
+  <si>
+    <t>Пломбир «Гранат-малина», 70г</t>
+  </si>
+  <si>
+    <t>153.00</t>
+  </si>
+  <si>
+    <t>122.40</t>
+  </si>
+  <si>
+    <t>10010260</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пломбир «Радуга», 70г </t>
+  </si>
+  <si>
+    <t>10010300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пломбир «Единорожка», 65г </t>
+  </si>
+  <si>
+    <t>103.00</t>
+  </si>
+  <si>
+    <t>82.40</t>
+  </si>
+  <si>
+    <t>10010340</t>
+  </si>
+  <si>
+    <t>Десерт замороженный двухслойный «Кактус» в глазури, 65г</t>
+  </si>
+  <si>
+    <t>106.00</t>
+  </si>
+  <si>
+    <t>84.80</t>
+  </si>
+  <si>
+    <t>10010360</t>
+  </si>
+  <si>
+    <t>Десерт замороженный апельсиновый «Спиролло», 60г</t>
+  </si>
+  <si>
+    <t>89.00</t>
+  </si>
+  <si>
+    <t>71.20</t>
+  </si>
+  <si>
+    <t>10120240</t>
+  </si>
+  <si>
+    <t>Смузи-сорбет ЛЕТО FEST маракуйя-банан, 65г</t>
+  </si>
+  <si>
+    <t>189.00</t>
+  </si>
+  <si>
+    <t>151.20</t>
+  </si>
+  <si>
+    <t>10120250</t>
+  </si>
+  <si>
+    <t>Смузи-сорбет ЛЕТО FEST клубника-голубика-банан, 60г</t>
+  </si>
+  <si>
+    <t>10120210</t>
+  </si>
+  <si>
+    <t>Мороженое-смузи PALETA «Индийское манго», 70г</t>
+  </si>
+  <si>
+    <t>183.00</t>
+  </si>
+  <si>
+    <t>146.40</t>
+  </si>
+  <si>
+    <t>10120170</t>
+  </si>
+  <si>
+    <t>Мороженое-смузи PALETA «Клубника и маракуйя», 70г</t>
+  </si>
+  <si>
+    <t>10120180</t>
+  </si>
+  <si>
+    <t>Мороженое-смузи PALETA «Маракуйя и семена чиа», 70г</t>
+  </si>
+  <si>
+    <t>10120200</t>
+  </si>
+  <si>
+    <t>Мороженое-смузи PALETA «Гранат и вишня», 70г</t>
+  </si>
+  <si>
+    <t>10091010</t>
+  </si>
+  <si>
+    <t>Пломбир 1кг</t>
+  </si>
+  <si>
+    <t>1347.00</t>
+  </si>
+  <si>
+    <t>1077.60</t>
+  </si>
+  <si>
+    <t>10091770</t>
+  </si>
+  <si>
+    <t>«Ночное» 1кг</t>
+  </si>
+  <si>
+    <t>973.00</t>
+  </si>
+  <si>
+    <t>778.40</t>
+  </si>
+  <si>
+    <t>10091020</t>
+  </si>
+  <si>
+    <t>«Улётная крошка» 1кг</t>
+  </si>
+  <si>
+    <t>1453.00</t>
+  </si>
+  <si>
+    <t>1162.40</t>
+  </si>
+  <si>
+    <t>10091890</t>
+  </si>
+  <si>
+    <t>«Ночное карамельное» 1кг</t>
+  </si>
+  <si>
+    <t>1185.00</t>
+  </si>
+  <si>
+    <t>948.00</t>
+  </si>
+  <si>
+    <t>10091530</t>
+  </si>
+  <si>
+    <t>«Ночное шоколадное» 1кг</t>
+  </si>
+  <si>
+    <t>1164.00</t>
+  </si>
+  <si>
+    <t>931.20</t>
+  </si>
+  <si>
+    <t>10091900</t>
+  </si>
+  <si>
+    <t>«Зеленый чай матча» 1кг</t>
+  </si>
+  <si>
+    <t>1737.00</t>
+  </si>
+  <si>
+    <t>1389.60</t>
+  </si>
+  <si>
+    <t>10091060</t>
+  </si>
+  <si>
+    <t>Пломбир с клубникой 1кг</t>
+  </si>
+  <si>
+    <t>1959.00</t>
+  </si>
+  <si>
+    <t>1567.20</t>
+  </si>
+  <si>
+    <t>10091760</t>
+  </si>
+  <si>
+    <t>«Смузи клубника» 1кг</t>
+  </si>
+  <si>
+    <t>1679.00</t>
+  </si>
+  <si>
+    <t>1343.20</t>
+  </si>
+  <si>
+    <t>10091750</t>
+  </si>
+  <si>
+    <t>«Смузи манго» 1кг</t>
+  </si>
+  <si>
+    <t>1467.00</t>
+  </si>
+  <si>
+    <t>1173.60</t>
+  </si>
+  <si>
+    <t>10091850</t>
+  </si>
+  <si>
+    <t>«Карамельный попкорн» 1кг</t>
+  </si>
+  <si>
+    <t>1930.00</t>
+  </si>
+  <si>
+    <t>1544.00</t>
+  </si>
+  <si>
+    <t>10091820</t>
+  </si>
+  <si>
+    <t>«Французский сыр» 1кг</t>
+  </si>
+  <si>
+    <t>10091780</t>
+  </si>
+  <si>
+    <t>«Пралине» 1кг</t>
+  </si>
+  <si>
+    <t>2085.00</t>
+  </si>
+  <si>
+    <t>1668.00</t>
+  </si>
+  <si>
+    <t>10091560</t>
+  </si>
+  <si>
+    <t>«Кленовое» с грецким орехом 1кг</t>
+  </si>
+  <si>
+    <t>2006.00</t>
+  </si>
+  <si>
+    <t>1604.80</t>
+  </si>
+  <si>
+    <t>10091710</t>
+  </si>
+  <si>
+    <t>«Десерт Анны Павловой» 1кг</t>
+  </si>
+  <si>
+    <t>2494.00</t>
+  </si>
+  <si>
+    <t>1995.20</t>
+  </si>
+  <si>
+    <t>10091790</t>
+  </si>
+  <si>
+    <t>«Фейерверк» 1кг</t>
+  </si>
+  <si>
+    <t>1727.00</t>
+  </si>
+  <si>
+    <t>1381.60</t>
+  </si>
+  <si>
+    <t>10091450</t>
+  </si>
+  <si>
+    <t>«Детская пиньята» 1кг</t>
+  </si>
+  <si>
+    <t>1908.00</t>
+  </si>
+  <si>
+    <t>1526.40</t>
+  </si>
+  <si>
+    <t>10091540</t>
+  </si>
+  <si>
+    <t>«Шварцвальдская вишня» 1кг</t>
+  </si>
+  <si>
+    <t>2277.00</t>
+  </si>
+  <si>
+    <t>1821.60</t>
+  </si>
+  <si>
+    <t>10091090</t>
+  </si>
+  <si>
+    <t>«Крем-брюле» 1кг</t>
+  </si>
+  <si>
+    <t>1316.00</t>
+  </si>
+  <si>
+    <t>1052.80</t>
+  </si>
+  <si>
+    <t>10091070</t>
+  </si>
+  <si>
+    <t>«Фисташковый» 1кг</t>
+  </si>
+  <si>
+    <t>2686.00</t>
+  </si>
+  <si>
+    <t>2148.80</t>
+  </si>
+  <si>
+    <t>10091040</t>
+  </si>
+  <si>
+    <t>«Шоколад Шоколадович» 1кг</t>
+  </si>
+  <si>
+    <t>1822.00</t>
+  </si>
+  <si>
+    <t>1457.60</t>
+  </si>
+  <si>
+    <t>10091170</t>
+  </si>
+  <si>
+    <t>«Банановый сплит» 1кг</t>
+  </si>
+  <si>
+    <t>1905.00</t>
+  </si>
+  <si>
+    <t>1524.00</t>
+  </si>
+  <si>
+    <t>10091240</t>
+  </si>
+  <si>
+    <t>«Манго» 1кг</t>
+  </si>
+  <si>
+    <t>2348.00</t>
+  </si>
+  <si>
+    <t>1878.40</t>
+  </si>
+  <si>
+    <t>10091370</t>
+  </si>
+  <si>
+    <t>«Радуга» 1кг</t>
+  </si>
+  <si>
+    <t>1687.00</t>
+  </si>
+  <si>
+    <t>1349.60</t>
+  </si>
+  <si>
+    <t>10091130</t>
+  </si>
+  <si>
+    <t>Шербет «Вишня» 1кг</t>
+  </si>
+  <si>
+    <t>1101.00</t>
+  </si>
+  <si>
+    <t>880.80</t>
+  </si>
+  <si>
+    <t>10091150</t>
+  </si>
+  <si>
+    <t>Шербет «Чёрная смородина» 1кг</t>
+  </si>
+  <si>
+    <t>10091200</t>
+  </si>
+  <si>
+    <t>Шербет «Апельсин» 1кг</t>
+  </si>
+  <si>
+    <t>1326.00</t>
+  </si>
+  <si>
+    <t>1060.80</t>
+  </si>
+  <si>
+    <t>10091280</t>
+  </si>
+  <si>
+    <t>Шербет «Гранат» 1кг</t>
+  </si>
+  <si>
+    <t>1053.00</t>
+  </si>
+  <si>
+    <t>842.40</t>
+  </si>
+  <si>
+    <t>10030190</t>
+  </si>
+  <si>
+    <t>Безлактозное, пломбир в вафельном стаканчике, 80г</t>
+  </si>
+  <si>
+    <t>10030220</t>
+  </si>
+  <si>
+    <t>Мороженое без сахарозы VEGAN в вафельном стаканчике, 80г</t>
+  </si>
+  <si>
+    <t>149.00</t>
+  </si>
+  <si>
+    <t>119.20</t>
+  </si>
+  <si>
+    <t>10030210</t>
+  </si>
+  <si>
+    <t>Пломбир с пробиотиками в вафельном стаканчике, 80г</t>
+  </si>
+  <si>
+    <t>10030170</t>
+  </si>
+  <si>
+    <t>«Протеиновое», пломбир без сахарозы в вафельном стаканчике, 80г</t>
+  </si>
+  <si>
+    <t>10030160</t>
+  </si>
+  <si>
+    <t>Пломбир без сахарозы в вафельном стаканчике, 80г</t>
+  </si>
+  <si>
+    <t>10030080</t>
+  </si>
+  <si>
+    <t>Пломбир в вафельном стаканчике (флоупак), 80г</t>
+  </si>
+  <si>
+    <t>127.00</t>
+  </si>
+  <si>
+    <t>101.60</t>
+  </si>
+  <si>
+    <t>10030120</t>
+  </si>
+  <si>
+    <t>Пломбир шоколадный в вафельном стаканчике (флоупак), 80г</t>
+  </si>
+  <si>
+    <t>133.00</t>
+  </si>
+  <si>
+    <t>106.40</t>
+  </si>
+  <si>
+    <t>10030130</t>
+  </si>
+  <si>
+    <t>Пломбир крем-брюле в вафельном стаканчике (флоупак), 80г</t>
+  </si>
+  <si>
+    <t>10030240</t>
+  </si>
+  <si>
+    <t>Пломбир «Топлёное молоко» в вафельном стаканчике (флоупак), 80г</t>
+  </si>
+  <si>
+    <t>137.50</t>
+  </si>
+  <si>
+    <t>110.00</t>
+  </si>
+  <si>
+    <t>10030010</t>
+  </si>
+  <si>
+    <t>Пломбир в вафельном стаканчике, 80г</t>
+  </si>
+  <si>
+    <t>10030020</t>
+  </si>
+  <si>
+    <t>Пломбир шоколадный в вафельном стаканчике, 80г</t>
+  </si>
+  <si>
+    <t>10030050</t>
+  </si>
+  <si>
+    <t>Пломбир крем-брюле в вафельном стаканчике, 80г</t>
+  </si>
+  <si>
+    <t>10030110</t>
+  </si>
+  <si>
+    <t>Пломбир «Радуга» в вафельном стаканчике, 90г</t>
+  </si>
+  <si>
+    <t>10030140</t>
+  </si>
+  <si>
+    <t>Пломбир «Вкусовые сосочки» в вафельном стаканчике, 90г</t>
+  </si>
+  <si>
+    <t>141.00</t>
+  </si>
+  <si>
+    <t>112.80</t>
+  </si>
+  <si>
+    <t>10030150</t>
+  </si>
+  <si>
+    <t>Мороженое «МИНИ-ШАРИКИ», 65г</t>
+  </si>
+  <si>
+    <t>199.00</t>
+  </si>
+  <si>
+    <t>159.20</t>
+  </si>
+  <si>
+    <t>10020160</t>
+  </si>
+  <si>
+    <t>Рожок «Сахарная трубочка 6-7» с рисовыми шариками, 70г</t>
+  </si>
+  <si>
+    <t>10020100</t>
+  </si>
+  <si>
+    <t>Рожок «Сахарная трубочка», 70г</t>
+  </si>
+  <si>
+    <t>105.60</t>
+  </si>
+  <si>
+    <t>10020010</t>
+  </si>
+  <si>
+    <t>Пломбир в сахарном рожке, 110г</t>
+  </si>
+  <si>
+    <t>167.00</t>
+  </si>
+  <si>
+    <t>133.60</t>
+  </si>
+  <si>
+    <t>10020020</t>
+  </si>
+  <si>
+    <t>Рожок шоколадный, 110г</t>
+  </si>
+  <si>
+    <t>174.00</t>
+  </si>
+  <si>
+    <t>139.20</t>
+  </si>
+  <si>
+    <t>10020030</t>
+  </si>
+  <si>
+    <t>Рожок фисташковый, 110г</t>
+  </si>
+  <si>
+    <t>182.00</t>
+  </si>
+  <si>
+    <t>145.60</t>
+  </si>
+  <si>
+    <t>10020150</t>
+  </si>
+  <si>
+    <t>Рожок фисташковый (флоупак), 110г</t>
+  </si>
+  <si>
+    <t>10020070</t>
+  </si>
+  <si>
+    <t>Пломбир в сахарном рожке (флоупак), 110г</t>
+  </si>
+  <si>
+    <t>10020090</t>
+  </si>
+  <si>
+    <t>Рожок «Радуга», 110г</t>
+  </si>
+  <si>
+    <t>10050010</t>
+  </si>
+  <si>
+    <t>Лакомка московская, 80г</t>
+  </si>
+  <si>
+    <t>175.00</t>
+  </si>
+  <si>
+    <t>140.00</t>
+  </si>
+  <si>
+    <t>10050020</t>
+  </si>
+  <si>
+    <t>Лакомка московская шоколадная, 80г</t>
+  </si>
+  <si>
+    <t>10050030</t>
+  </si>
+  <si>
+    <t>«Ленинградское» пломбир в шоколадной глазури, 80г</t>
+  </si>
+  <si>
+    <t>158.00</t>
+  </si>
+  <si>
+    <t>126.40</t>
+  </si>
+  <si>
+    <t>10050100</t>
+  </si>
+  <si>
+    <t>Коктейльное мороженое PALETA «Клюквенный мохито», 98г</t>
+  </si>
+  <si>
+    <t>190.00</t>
+  </si>
+  <si>
+    <t>152.00</t>
+  </si>
+  <si>
+    <t>10050110</t>
+  </si>
+  <si>
+    <t>Коктейльное мороженое PALETA «Pink sunset», 98г</t>
+  </si>
+  <si>
+    <t>10050120</t>
+  </si>
+  <si>
+    <t>Коктейльное мороженое PALETA «Cherry Mary», 98г</t>
+  </si>
+  <si>
+    <t>10050130</t>
+  </si>
+  <si>
+    <t>Коктейльное мороженое PALETA «Медовое манго», 98г</t>
+  </si>
+  <si>
+    <t>10050140</t>
+  </si>
+  <si>
+    <t>Сорбет СОУ ФРЕШ «Малина&amp;Личи», 98г</t>
+  </si>
+  <si>
+    <t>10050150</t>
+  </si>
+  <si>
+    <t>Сорбет СОУ ФРЕШ «Малина&amp;Манго», 98г</t>
+  </si>
+  <si>
+    <t>10050160</t>
+  </si>
+  <si>
+    <t>Сорбет СОУ ФРЕШ «Клубничный фреш», 98г</t>
+  </si>
+  <si>
+    <t>10050180</t>
+  </si>
+  <si>
+    <t>Сорбет СОУ ФРЕШ «Тропик фреш», 98г</t>
+  </si>
+  <si>
+    <t>10050190</t>
+  </si>
+  <si>
+    <t>Энергетический лёд «Тропик шот» NORDXENERGY, 98г</t>
+  </si>
+  <si>
+    <t>10050200</t>
+  </si>
+  <si>
+    <t>Энергетический лёд «Малина&amp;Личи» NORDXENERGY, 98г</t>
+  </si>
+  <si>
+    <t>10050210</t>
+  </si>
+  <si>
+    <t>Энергетический лёд «Клубника&amp;Гуарана» NORDXENERGY, 98г</t>
+  </si>
+  <si>
+    <t>10110040</t>
+  </si>
+  <si>
+    <t>Пломбир Ice Gravity «Пралине», 270г</t>
+  </si>
+  <si>
+    <t>897.00</t>
+  </si>
+  <si>
+    <t>717.60</t>
+  </si>
+  <si>
+    <t>10110100</t>
+  </si>
+  <si>
+    <t>Пломбир Ice Gravity «Улётная крошка», 270г</t>
+  </si>
+  <si>
+    <t>691.00</t>
+  </si>
+  <si>
+    <t>552.80</t>
+  </si>
+  <si>
+    <t>10060050</t>
+  </si>
+  <si>
+    <t>Пломбир «Пломбироешка», 450г</t>
+  </si>
+  <si>
+    <t>724.00</t>
+  </si>
+  <si>
+    <t>579.20</t>
+  </si>
+  <si>
+    <t>10070020</t>
+  </si>
+  <si>
+    <t>Пломбир «Семейное», 450г</t>
+  </si>
+  <si>
+    <t>624.00</t>
+  </si>
+  <si>
+    <t>499.20</t>
+  </si>
+  <si>
+    <t>10070030</t>
+  </si>
+  <si>
+    <t>«Семейное» шоколадное, 450г</t>
+  </si>
+  <si>
+    <t>721.00</t>
+  </si>
+  <si>
+    <t>576.80</t>
+  </si>
+  <si>
+    <t>10050060</t>
+  </si>
+  <si>
+    <t>Пломбир дой-пак, 70г</t>
+  </si>
+  <si>
+    <t>143.00</t>
+  </si>
+  <si>
+    <t>114.40</t>
+  </si>
+  <si>
+    <t>10050050</t>
+  </si>
+  <si>
+    <t>Пломбир «Радуга» в печенье, 90г</t>
+  </si>
+  <si>
+    <t>154.00</t>
+  </si>
+  <si>
+    <t>123.20</t>
+  </si>
+  <si>
+    <t>10050040</t>
+  </si>
+  <si>
+    <t>Пломбир в печенье, 90г</t>
+  </si>
+  <si>
+    <t>10100010</t>
+  </si>
+  <si>
+    <t>Торт-мороженое «Пломбир с апельсиновым пюре», 450г</t>
+  </si>
+  <si>
+    <t>760.00</t>
+  </si>
+  <si>
+    <t>608.00</t>
+  </si>
+  <si>
+    <t>10040020</t>
+  </si>
+  <si>
+    <t>Брикет пломбир, 200г</t>
+  </si>
+  <si>
+    <t>272.00</t>
+  </si>
+  <si>
+    <t>217.60</t>
+  </si>
+  <si>
+    <t>10040010</t>
+  </si>
+  <si>
+    <t>Брикет пломбир на вафлях, 80г</t>
+  </si>
+  <si>
+    <t>10040170</t>
+  </si>
+  <si>
+    <t>Брикет пломбир (флоупак), 200г</t>
+  </si>
+  <si>
+    <t>10040210</t>
+  </si>
+  <si>
+    <t>Брикет пломбир без сахарозы (флоупак), 200г</t>
+  </si>
+  <si>
+    <t>331.00</t>
+  </si>
+  <si>
+    <t>264.80</t>
+  </si>
+  <si>
+    <t>10040180</t>
+  </si>
+  <si>
+    <t>Брикет крем-брюле (флоупак), 200г</t>
+  </si>
+  <si>
+    <t>10040190</t>
+  </si>
+  <si>
+    <t>Брикет шоколадный (флоупак), 200г</t>
+  </si>
+  <si>
+    <t>10120260</t>
+  </si>
+  <si>
+    <t>Смузи-сорбет ЛЕТО FEST манго-клубника, 60г</t>
+  </si>
+  <si>
+    <t>10120190</t>
+  </si>
+  <si>
+    <t>Мороженое-смузи PALETA «Малина и свежая мята», 70г</t>
+  </si>
+  <si>
+    <t>10091510</t>
+  </si>
+  <si>
+    <t>«Вишня Амарена» 1кг</t>
+  </si>
+  <si>
+    <t>1739.00</t>
+  </si>
+  <si>
+    <t>1391.20</t>
+  </si>
+  <si>
+    <t>10030230</t>
+  </si>
+  <si>
+    <t>Мороженое без сахарозы VEGAN МАНГО в вафельном стаканчике, 80г</t>
+  </si>
+  <si>
+    <t>10020140</t>
+  </si>
+  <si>
+    <t>Рожок «Миндаль», 90г</t>
+  </si>
+  <si>
+    <t>10050170</t>
+  </si>
+  <si>
+    <t>Сорбет СОУ ФРЕШ «Клубника&amp;Кола», 98г</t>
+  </si>
+  <si>
+    <t>10110010</t>
+  </si>
+  <si>
+    <t>Пломбир Ice Gravity «Пиньята», 270г</t>
+  </si>
+  <si>
+    <t>916.00</t>
+  </si>
+  <si>
+    <t>732.80</t>
+  </si>
+  <si>
+    <t>10110050</t>
+  </si>
+  <si>
+    <t>Пломбир Ice Gravity «Десерт Анны Павловой», 270г</t>
+  </si>
+  <si>
+    <t>939.00</t>
+  </si>
+  <si>
+    <t>751.20</t>
+  </si>
+  <si>
+    <t>10110080</t>
+  </si>
+  <si>
+    <t>Пломбир Ice Gravity «Шварцвальдская вишня», 270г</t>
+  </si>
+  <si>
+    <t>10110070</t>
+  </si>
+  <si>
+    <t>Пломбир Ice Gravity «Фантастическое крем-брюле», 270г</t>
+  </si>
+  <si>
+    <t>783.00</t>
+  </si>
+  <si>
+    <t>626.40</t>
+  </si>
+  <si>
+    <t>Молочные продукты</t>
+  </si>
+  <si>
+    <t>20050040</t>
+  </si>
+  <si>
+    <t>Кефир 0,5%, 1л</t>
+  </si>
+  <si>
+    <t>105.00</t>
+  </si>
+  <si>
+    <t>84.00</t>
+  </si>
+  <si>
+    <t>20050010</t>
+  </si>
+  <si>
+    <t>Кефир, 1л</t>
+  </si>
+  <si>
+    <t>235.00</t>
+  </si>
+  <si>
+    <t>20030020</t>
+  </si>
+  <si>
+    <t>Мацони, 180г</t>
+  </si>
+  <si>
+    <t>69.00</t>
+  </si>
+  <si>
+    <t>55.20</t>
+  </si>
+  <si>
+    <t>20050030</t>
+  </si>
+  <si>
+    <t>Ряженка, 350г</t>
+  </si>
+  <si>
+    <t>101.00</t>
+  </si>
+  <si>
+    <t>80.80</t>
+  </si>
+  <si>
+    <t>20060020</t>
+  </si>
+  <si>
+    <t>Творог обезжиренный, 350г</t>
+  </si>
+  <si>
+    <t>209.00</t>
+  </si>
+  <si>
+    <t>167.20</t>
+  </si>
+  <si>
+    <t>20060010</t>
+  </si>
+  <si>
+    <t>Творог, 350г</t>
+  </si>
+  <si>
+    <t>473.00</t>
+  </si>
+  <si>
+    <t>378.40</t>
+  </si>
+  <si>
+    <t>20010010</t>
+  </si>
+  <si>
+    <t>Молоко пастеризованное, 1л</t>
+  </si>
+  <si>
+    <t>230.00</t>
+  </si>
+  <si>
+    <t>184.00</t>
+  </si>
+  <si>
+    <t>20010050</t>
+  </si>
+  <si>
+    <t>Сливки питьевые 10%, 350г</t>
+  </si>
+  <si>
+    <t>242.00</t>
+  </si>
+  <si>
+    <t>193.60</t>
+  </si>
+  <si>
+    <t>20020020</t>
+  </si>
+  <si>
+    <t>Молоко цельное сгущенное с сахаром, 250г</t>
+  </si>
+  <si>
+    <t>171.00</t>
+  </si>
+  <si>
+    <t>136.80</t>
+  </si>
+  <si>
+    <t>20100021</t>
+  </si>
+  <si>
+    <t>Йогурт натуральный питьевой, 350г</t>
+  </si>
+  <si>
+    <t>99.00</t>
+  </si>
+  <si>
+    <t>79.20</t>
+  </si>
+  <si>
+    <t>20100022</t>
+  </si>
+  <si>
+    <t>Йогурт "Сладкая ваниль" питьевой, 350г</t>
+  </si>
+  <si>
+    <t>20100027</t>
+  </si>
+  <si>
+    <t>Йогурт питьевой со злаками, 350г</t>
+  </si>
+  <si>
+    <t>20100030</t>
+  </si>
+  <si>
+    <t>Йогурт термостатный натуральный, 180г</t>
+  </si>
+  <si>
+    <t>20100040</t>
+  </si>
+  <si>
+    <t>Йогурт термостатный "Сладкая ваниль", 180г</t>
+  </si>
+  <si>
+    <t>72.00</t>
+  </si>
+  <si>
+    <t>57.60</t>
+  </si>
+  <si>
+    <t>20070010</t>
+  </si>
+  <si>
+    <t>Сметана термостатная 20%, 400г</t>
+  </si>
+  <si>
+    <t>487.00</t>
+  </si>
+  <si>
+    <t>389.60</t>
+  </si>
+  <si>
+    <t>20070040</t>
+  </si>
+  <si>
+    <t>Сметана термостатная 10%, 400г</t>
+  </si>
+  <si>
+    <t>291.00</t>
+  </si>
+  <si>
+    <t>232.80</t>
+  </si>
+  <si>
+    <t>20080050</t>
+  </si>
+  <si>
+    <t>Сыр плавленый "Сливочный", 200г</t>
+  </si>
+  <si>
+    <t>361.00</t>
+  </si>
+  <si>
+    <t>288.80</t>
+  </si>
+  <si>
+    <t>20080060</t>
+  </si>
+  <si>
+    <t>Сыр плавленый "Шоколадный", 200г</t>
+  </si>
+  <si>
+    <t>339.00</t>
+  </si>
+  <si>
+    <t>271.20</t>
+  </si>
+  <si>
+    <t>20080010</t>
+  </si>
+  <si>
+    <t>Сыр сулугуни, 300г</t>
+  </si>
+  <si>
+    <t>603.00</t>
+  </si>
+  <si>
+    <t>482.40</t>
+  </si>
+  <si>
+    <t>20080020</t>
+  </si>
+  <si>
+    <t>Сыр чечил "Палочки", 250г</t>
+  </si>
+  <si>
+    <t>505.00</t>
+  </si>
+  <si>
+    <t>404.00</t>
+  </si>
+  <si>
+    <t>20040010</t>
+  </si>
+  <si>
+    <t>Масло сливочное, 200г</t>
+  </si>
+  <si>
+    <t>551.00</t>
+  </si>
+  <si>
+    <t>440.80</t>
+  </si>
+  <si>
+    <t>Детям</t>
+  </si>
+  <si>
+    <t>80060020</t>
+  </si>
+  <si>
+    <t>Журнал «Битва Пломбиров»</t>
+  </si>
+  <si>
+    <t>145.00</t>
+  </si>
+  <si>
+    <t>116.00</t>
   </si>
   <si>
     <t>80060013</t>
   </si>
   <si>
     <t>Настольная игра «Битва Пломбиров»</t>
   </si>
   <si>
     <t>290.00</t>
   </si>
   <si>
     <t>232.00</t>
   </si>
   <si>
-    <t>80060020</t>
-[...1310 lines deleted...]
-    <t>Для питомцев</t>
+    <t>Почти готово</t>
+  </si>
+  <si>
+    <t>10120130</t>
+  </si>
+  <si>
+    <t>Лимонад «Тархун и яблоко», 60г</t>
+  </si>
+  <si>
+    <t>10120140</t>
+  </si>
+  <si>
+    <t>Лимонад «Маракуйя и клубника», 60г</t>
+  </si>
+  <si>
+    <t>10120150</t>
+  </si>
+  <si>
+    <t>Лимонад «Яблоко и киви», 70г</t>
+  </si>
+  <si>
+    <t>10120160</t>
+  </si>
+  <si>
+    <t>Лимонад «Мохито», 52г</t>
+  </si>
+  <si>
+    <t>10120270</t>
+  </si>
+  <si>
+    <t>Ягодный чай «Чёрная смородина и апельсин», 50г</t>
+  </si>
+  <si>
+    <t>10120280</t>
+  </si>
+  <si>
+    <t>Ягодный чай «Клубника с клюквой и розмарином», 50г</t>
+  </si>
+  <si>
+    <t>10120290</t>
+  </si>
+  <si>
+    <t>Ягодный чай «Клубника с малиной и апельсином», 50г</t>
+  </si>
+  <si>
+    <t>10120100</t>
+  </si>
+  <si>
+    <t>Ягодный чай «Малина с брусникой и чабрецом», 50г</t>
+  </si>
+  <si>
+    <t>10120110</t>
+  </si>
+  <si>
+    <t>Фруктовый чай «Манго с маракуйей и апельсином», 50г</t>
+  </si>
+  <si>
+    <t>10120090</t>
+  </si>
+  <si>
+    <t>Ягодный чай «Апельсин с ягодами облепихи», 50г</t>
+  </si>
+  <si>
+    <t>10120080</t>
+  </si>
+  <si>
+    <t>Ягодный чай «Барбарис с соком вишни и кусочками яблок», 50г</t>
+  </si>
+  <si>
+    <t>10120050</t>
+  </si>
+  <si>
+    <t>Ягодный чай «Клюквенный пунш с кусочками апельсина», 50г</t>
+  </si>
+  <si>
+    <t>10130010</t>
+  </si>
+  <si>
+    <t>СМУЗИ В КУБЕ «Апельсиновый фреш»</t>
+  </si>
+  <si>
+    <t>295.00</t>
+  </si>
+  <si>
+    <t>236.00</t>
+  </si>
+  <si>
+    <t>10130020</t>
+  </si>
+  <si>
+    <t>СМУЗИ В КУБЕ «Киви с авокадо + яблоко и лайм»</t>
+  </si>
+  <si>
+    <t>10130030</t>
+  </si>
+  <si>
+    <t>СМУЗИ В КУБЕ «Клубника шейк с семенами чиа и бананом»</t>
+  </si>
+  <si>
+    <t>10130040</t>
+  </si>
+  <si>
+    <t>СМУЗИ В КУБЕ «Малина боул с чиа и бананом»</t>
+  </si>
+  <si>
+    <t>10130050</t>
+  </si>
+  <si>
+    <t>СМУЗИ В КУБЕ «Ягодный микс малина с черникой»</t>
+  </si>
+  <si>
+    <t>10120060</t>
+  </si>
+  <si>
+    <t>Ягодный чай «Яблоко с корицей и свежей облепихой», 50г</t>
+  </si>
+  <si>
+    <t>10120030</t>
+  </si>
+  <si>
+    <t>Ягодный чай «Облепиха и розмарин», 50г</t>
+  </si>
+  <si>
+    <t>Шоколад и сладости</t>
+  </si>
+  <si>
+    <t>30040100</t>
+  </si>
+  <si>
+    <t>Малина в белом и молочном шоколаде «BLOOMI», 150г</t>
+  </si>
+  <si>
+    <t>1100.00</t>
+  </si>
+  <si>
+    <t>880.00</t>
+  </si>
+  <si>
+    <t>30040110</t>
+  </si>
+  <si>
+    <t>Жимолость в белом шоколаде «BLOOMI», 150г</t>
+  </si>
+  <si>
+    <t>30040120</t>
+  </si>
+  <si>
+    <t>Малина в молочном шоколаде «BLOOMI», 150г</t>
+  </si>
+  <si>
+    <t>30060020</t>
+  </si>
+  <si>
+    <t>Чернослив с миндалем в горьком шоколаде, 190г</t>
+  </si>
+  <si>
+    <t>650.00</t>
+  </si>
+  <si>
+    <t>520.00</t>
+  </si>
+  <si>
+    <t>30010120</t>
+  </si>
+  <si>
+    <t>Черноплодная рябина в темном шоколаде, 100г</t>
+  </si>
+  <si>
+    <t>275.00</t>
+  </si>
+  <si>
+    <t>220.00</t>
+  </si>
+  <si>
+    <t>30010110</t>
+  </si>
+  <si>
+    <t>Крыжовник в темном шоколаде, 100г</t>
+  </si>
+  <si>
+    <t>325.00</t>
+  </si>
+  <si>
+    <t>260.00</t>
+  </si>
+  <si>
+    <t>30010090</t>
+  </si>
+  <si>
+    <t>Кешью жареный с сахаром и корицей, 100г</t>
+  </si>
+  <si>
+    <t>375.00</t>
+  </si>
+  <si>
+    <t>300.00</t>
+  </si>
+  <si>
+    <t>30010080</t>
+  </si>
+  <si>
+    <t>Кешью жареный с медом и кунжутом, 100г</t>
+  </si>
+  <si>
+    <t>30010060</t>
+  </si>
+  <si>
+    <t>Клюква в темном шоколаде, 100г</t>
+  </si>
+  <si>
+    <t>350.00</t>
+  </si>
+  <si>
+    <t>280.00</t>
+  </si>
+  <si>
+    <t>30010050</t>
+  </si>
+  <si>
+    <t>Чёрная смородина в темном шоколаде и сахарной корочке, 100г</t>
+  </si>
+  <si>
+    <t>30010070</t>
+  </si>
+  <si>
+    <t>Вишня в темном шоколаде, 100г</t>
+  </si>
+  <si>
+    <t>30010100</t>
+  </si>
+  <si>
+    <t>Вишня в темном шоколаде и сахарной корочке, 100г</t>
+  </si>
+  <si>
+    <t>30010040</t>
+  </si>
+  <si>
+    <t>Миндаль в молочном шоколаде, 100г</t>
+  </si>
+  <si>
+    <t>400.00</t>
+  </si>
+  <si>
+    <t>320.00</t>
+  </si>
+  <si>
+    <t>30010030</t>
+  </si>
+  <si>
+    <t>Миндаль в темном шоколаде, 100г</t>
+  </si>
+  <si>
+    <t>30010200</t>
+  </si>
+  <si>
+    <t>Миндаль в темном шоколаде с какао и корицей, 100г</t>
+  </si>
+  <si>
+    <t>30040080</t>
+  </si>
+  <si>
+    <t>«Бомбическая КАКАО-УТОЧКА с маршмеллоу»</t>
+  </si>
+  <si>
+    <t>30040020</t>
+  </si>
+  <si>
+    <t>Кондитерский конструктор «Шоколадные грибочки»</t>
+  </si>
+  <si>
+    <t>315.00</t>
+  </si>
+  <si>
+    <t>252.00</t>
+  </si>
+  <si>
+    <t>30040050</t>
+  </si>
+  <si>
+    <t>Кондитерский конструктор «Пицца шоколадная»</t>
+  </si>
+  <si>
+    <t>30040060</t>
+  </si>
+  <si>
+    <t>Кондитерский конструктор «Цветы»</t>
+  </si>
+  <si>
+    <t>Лакомства для питомцев</t>
   </si>
   <si>
     <t>50010010</t>
   </si>
   <si>
     <t>Десерт замороженный «Лакомство для друга», 105г</t>
   </si>
   <si>
     <t>229.00</t>
   </si>
   <si>
     <t>183.20</t>
   </si>
   <si>
-    <t>Кисломолочные продукты</t>
-[...251 lines deleted...]
-    <t>Скидочная карта</t>
+    <t>Подарки</t>
+  </si>
+  <si>
+    <t>90060010</t>
+  </si>
+  <si>
+    <t>Подарочный набор №1 «Доброе утро»</t>
+  </si>
+  <si>
+    <t>2503.00</t>
+  </si>
+  <si>
+    <t>2002.40</t>
+  </si>
+  <si>
+    <t>90060020</t>
+  </si>
+  <si>
+    <t>Подарочный набор №2 «Молочный день»</t>
+  </si>
+  <si>
+    <t>2689.00</t>
+  </si>
+  <si>
+    <t>2151.20</t>
+  </si>
+  <si>
+    <t>90060040</t>
+  </si>
+  <si>
+    <t>Подарочный набор №4 «Изысканный сладкоежка»</t>
+  </si>
+  <si>
+    <t>3985.00</t>
+  </si>
+  <si>
+    <t>3188.00</t>
+  </si>
+  <si>
+    <t>90060190</t>
+  </si>
+  <si>
+    <t>Подарочный набор «Чайная церемония»</t>
+  </si>
+  <si>
+    <t>2140.00</t>
+  </si>
+  <si>
+    <t>1712.00</t>
+  </si>
+  <si>
+    <t>90060050</t>
+  </si>
+  <si>
+    <t>Подарочный набор №5 «Киндер ассорти»</t>
+  </si>
+  <si>
+    <t>2034.00</t>
+  </si>
+  <si>
+    <t>1627.20</t>
+  </si>
+  <si>
+    <t>90060060</t>
+  </si>
+  <si>
+    <t>Подарочный набор №6 «Экзотик»</t>
+  </si>
+  <si>
+    <t>2518.00</t>
+  </si>
+  <si>
+    <t>2014.40</t>
+  </si>
+  <si>
+    <t>90060070</t>
+  </si>
+  <si>
+    <t>Подарочный набор №7 «Классика»</t>
+  </si>
+  <si>
+    <t>2656.00</t>
+  </si>
+  <si>
+    <t>2124.80</t>
+  </si>
+  <si>
+    <t>90060080</t>
+  </si>
+  <si>
+    <t>Подарочный набор №8 «Шоко-бум»</t>
+  </si>
+  <si>
+    <t>2640.00</t>
+  </si>
+  <si>
+    <t>2112.00</t>
+  </si>
+  <si>
+    <t>90060090</t>
+  </si>
+  <si>
+    <t>Подарочный набор №9 «Супер микс»</t>
+  </si>
+  <si>
+    <t>80034010</t>
+  </si>
+  <si>
+    <t>Термокороб в подарочной упаковке, 15л</t>
+  </si>
+  <si>
+    <t>700.00</t>
+  </si>
+  <si>
+    <t>560.00</t>
+  </si>
+  <si>
+    <t>80034020</t>
+  </si>
+  <si>
+    <t>Термокороб в подарочной упаковке, 25л</t>
+  </si>
+  <si>
+    <t>947.00</t>
+  </si>
+  <si>
+    <t>757.60</t>
+  </si>
+  <si>
+    <t>80034030</t>
+  </si>
+  <si>
+    <t>Термокороб в подарочной упаковке, 50л</t>
+  </si>
+  <si>
+    <t>1420.00</t>
+  </si>
+  <si>
+    <t>1136.00</t>
+  </si>
+  <si>
+    <t>80040010</t>
+  </si>
+  <si>
+    <t>Бант подарочный красный</t>
+  </si>
+  <si>
+    <t>240.00</t>
+  </si>
+  <si>
+    <t>Карты и сертификаты</t>
   </si>
   <si>
     <t>90010013</t>
   </si>
   <si>
     <t>Электронная клубная скидочная карта</t>
   </si>
   <si>
     <t>1500.00</t>
   </si>
   <si>
     <t>1200.00</t>
   </si>
   <si>
-    <t>Конфеты</t>
-[...17 lines deleted...]
-    <t>Малина в белом и молочном шоколаде «BLOOMI», 150г</t>
+    <t>90020010</t>
+  </si>
+  <si>
+    <t>Подарочный сертификат номиналом 3000 рублей</t>
+  </si>
+  <si>
+    <t>3000.00</t>
+  </si>
+  <si>
+    <t>90050030</t>
+  </si>
+  <si>
+    <t>Электронный подарочный сертификат номиналом 1000 рублей</t>
   </si>
   <si>
     <t>1000.00</t>
   </si>
   <si>
+    <t>90050020</t>
+  </si>
+  <si>
+    <t>Электронный подарочный сертификат номиналом 2000 рублей</t>
+  </si>
+  <si>
+    <t>2000.00</t>
+  </si>
+  <si>
+    <t>90020020</t>
+  </si>
+  <si>
+    <t>Электронный подарочный сертификат номиналом 3000 рублей</t>
+  </si>
+  <si>
+    <t>90030020</t>
+  </si>
+  <si>
+    <t>Электронный подарочный сертификат номиналом 5000 рублей</t>
+  </si>
+  <si>
+    <t>5000.00</t>
+  </si>
+  <si>
+    <t>90040020</t>
+  </si>
+  <si>
+    <t>Электронный подарочный сертификат номиналом 10 000 рублей</t>
+  </si>
+  <si>
+    <t>10000.00</t>
+  </si>
+  <si>
+    <t>90030010</t>
+  </si>
+  <si>
+    <t>Подарочный сертификат номиналом 5000 рублей</t>
+  </si>
+  <si>
+    <t>90040010</t>
+  </si>
+  <si>
+    <t>Подарочный сертификат номиналом 10 000 рублей</t>
+  </si>
+  <si>
+    <t>Сопутствующие товары</t>
+  </si>
+  <si>
+    <t>80010040</t>
+  </si>
+  <si>
+    <t>Ложка для мороженого</t>
+  </si>
+  <si>
+    <t>890.00</t>
+  </si>
+  <si>
+    <t>712.00</t>
+  </si>
+  <si>
+    <t>10001010</t>
+  </si>
+  <si>
+    <t>Сухой лёд, брикет 1кг</t>
+  </si>
+  <si>
+    <t>80030010</t>
+  </si>
+  <si>
+    <t>Термокороб с крышкой, 15л</t>
+  </si>
+  <si>
+    <t>80030020</t>
+  </si>
+  <si>
+    <t>Термокороб с крышкой, 25л</t>
+  </si>
+  <si>
+    <t>547.00</t>
+  </si>
+  <si>
+    <t>437.60</t>
+  </si>
+  <si>
+    <t>80030030</t>
+  </si>
+  <si>
+    <t>Термокороб с крышкой, 50л</t>
+  </si>
+  <si>
+    <t>1020.00</t>
+  </si>
+  <si>
+    <t>816.00</t>
+  </si>
+  <si>
+    <t>80030040</t>
+  </si>
+  <si>
+    <t>Термокороб усиленный с крышкой, 30л</t>
+  </si>
+  <si>
+    <t>2135.00</t>
+  </si>
+  <si>
+    <t>1708.00</t>
+  </si>
+  <si>
+    <t>80010011</t>
+  </si>
+  <si>
+    <t>Креманка с ложкой (10 шт.)</t>
+  </si>
+  <si>
+    <t>237.00</t>
+  </si>
+  <si>
+    <t>189.60</t>
+  </si>
+  <si>
+    <t>80050090</t>
+  </si>
+  <si>
+    <t>Вафельная креманка (28 шт.)</t>
+  </si>
+  <si>
+    <t>545.00</t>
+  </si>
+  <si>
+    <t>436.00</t>
+  </si>
+  <si>
+    <t>90060200</t>
+  </si>
+  <si>
+    <t>Подарочный шоппер «Клубничное лето»</t>
+  </si>
+  <si>
     <t>800.00</t>
   </si>
   <si>
-    <t>30040110</t>
-[...476 lines deleted...]
-    <t>Вафельная сахарная креманка глазированная (20 шт.)</t>
+    <t>640.00</t>
+  </si>
+  <si>
+    <t>90060211</t>
+  </si>
+  <si>
+    <t>Подарочный шоппер «Апельсиновое настроение»</t>
+  </si>
+  <si>
+    <t>80050080</t>
+  </si>
+  <si>
+    <t>Вафельная креманка глазированная (20 шт.)</t>
   </si>
   <si>
     <t>695.00</t>
   </si>
   <si>
     <t>556.00</t>
-  </si>
-[...139 lines deleted...]
-    <t>Лимонад «Мохито», 52г</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
@@ -2386,51 +2293,51 @@
     <xf numFmtId="0" applyNumberFormat="1" fontId="4" applyFont="1" fillId="2" applyFill="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="2" applyFont="1" fillId="3" applyFill="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="2" applyFont="1" fillId="3" applyFill="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="TableNumber" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:G265"/>
+  <dimension ref="A1:G240"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1" style="2"/>
     <col min="2" max="2" width="10" customWidth="1" style="2"/>
     <col min="3" max="3" width="50" customWidth="1" style="2"/>
     <col min="4" max="4" width="11" customWidth="1" style="2"/>
     <col min="5" max="5" width="11" customWidth="1" style="2"/>
     <col min="6" max="6" width="11" customWidth="1" style="2"/>
     <col min="7" max="16384" width="9.140625" customWidth="1" style="2"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1" s="3" customFormat="1">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="3"/>
     </row>
@@ -2454,5037 +2361,4713 @@
         <v>6</v>
       </c>
     </row>
     <row r="3" s="7" customFormat="1">
       <c r="A3" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="6">
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="6">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="6">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="6">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6" s="7" customFormat="1">
-      <c r="A6" s="8" t="s">
+    <row r="6">
+      <c r="A6" s="6">
+        <v>3</v>
+      </c>
+      <c r="B6" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="8"/>
-[...4 lines deleted...]
-      <c r="G6" s="7"/>
+      <c r="C6" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="6">
+        <v>30</v>
+      </c>
+      <c r="E6" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="9" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" s="6">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D7" s="6">
         <v>40</v>
       </c>
       <c r="E7" s="9" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F7" s="9" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="C8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="6">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E8" s="9" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F8" s="9" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="6">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D9" s="6">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="E9" s="9" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="F9" s="9" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="6">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D10" s="6">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F10" s="9" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="6">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D11" s="6">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="F11" s="9" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="6">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D12" s="6">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="F12" s="9" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="6">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="D13" s="6">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="F13" s="9" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="6">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="D14" s="6">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="6">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="D15" s="6">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="6">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="D16" s="6">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="6">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D17" s="6">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="F17" s="9" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="6">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="D18" s="6">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="6">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="D19" s="6">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="6">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="D20" s="6">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="6">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="D21" s="6">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="6">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="D22" s="6">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="6">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="D23" s="6">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="F23" s="9" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="6">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="D24" s="6">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="6">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="D25" s="6">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="6">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="D26" s="6">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="6">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="D27" s="6">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>88</v>
+        <v>77</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="6">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="D28" s="6">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>91</v>
+        <v>80</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="6">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>93</v>
+        <v>82</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>94</v>
+        <v>83</v>
       </c>
       <c r="D29" s="6">
         <v>30</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="6">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="D30" s="6">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>99</v>
+        <v>29</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="6">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="D31" s="6">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="6">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>104</v>
+        <v>93</v>
       </c>
       <c r="D32" s="6">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>105</v>
+        <v>94</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="6">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>108</v>
+        <v>97</v>
       </c>
       <c r="D33" s="6">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>105</v>
+        <v>94</v>
       </c>
       <c r="F33" s="9" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="6">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>109</v>
+        <v>98</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="D34" s="6">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="6">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="D35" s="6">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E35" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="F35" s="9" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="6">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="D36" s="6">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="F36" s="9" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="6">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D37" s="6">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>117</v>
+        <v>56</v>
       </c>
       <c r="F37" s="9" t="s">
-        <v>118</v>
+        <v>57</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="6">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="D38" s="6">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>35</v>
+        <v>115</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="6">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="D39" s="6">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>124</v>
+        <v>29</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>125</v>
+        <v>87</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="6">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="D40" s="6">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="6">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="D41" s="6">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="E41" s="9" t="s">
         <v>124</v>
       </c>
       <c r="F41" s="9" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="6">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="D42" s="6">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="6">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="D43" s="6">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="E43" s="9" t="s">
         <v>132</v>
       </c>
       <c r="F43" s="9" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="6">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D44" s="6">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="6">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="D45" s="6">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="6">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="D46" s="6">
         <v>30</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="6">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="D47" s="6">
         <v>30</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="F47" s="9" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="6">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="D48" s="6">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="6">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="D49" s="6">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="E49" s="9" t="s">
-        <v>55</v>
+        <v>148</v>
       </c>
       <c r="F49" s="9" t="s">
-        <v>56</v>
+        <v>149</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="6">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="D50" s="6">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="E50" s="9" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="F50" s="9" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="6">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B51" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="D51" s="6">
+        <v>1</v>
+      </c>
+      <c r="E51" s="9" t="s">
         <v>156</v>
       </c>
-      <c r="C51" s="2" t="s">
+      <c r="F51" s="9" t="s">
         <v>157</v>
-      </c>
-[...7 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="6">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>158</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>159</v>
       </c>
       <c r="D52" s="6">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="E52" s="9" t="s">
-        <v>55</v>
+        <v>160</v>
       </c>
       <c r="F52" s="9" t="s">
-        <v>56</v>
+        <v>161</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="6">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D53" s="6">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="E53" s="9" t="s">
-        <v>55</v>
+        <v>164</v>
       </c>
       <c r="F53" s="9" t="s">
-        <v>56</v>
+        <v>165</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="6">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="D54" s="6">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="E54" s="9" t="s">
-        <v>146</v>
+        <v>168</v>
       </c>
       <c r="F54" s="9" t="s">
-        <v>147</v>
-[...11 lines deleted...]
-      <c r="G55" s="7"/>
+        <v>169</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="6">
+        <v>52</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="D55" s="6">
+        <v>1</v>
+      </c>
+      <c r="E55" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="F55" s="9" t="s">
+        <v>173</v>
+      </c>
     </row>
     <row r="56">
       <c r="A56" s="6">
-        <v>1</v>
+        <v>53</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="D56" s="6">
         <v>1</v>
       </c>
       <c r="E56" s="9" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="F56" s="9" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="6">
-        <v>2</v>
+        <v>54</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="D57" s="6">
         <v>1</v>
       </c>
       <c r="E57" s="9" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="6">
-        <v>3</v>
+        <v>55</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="D58" s="6">
         <v>1</v>
       </c>
       <c r="E58" s="9" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="6">
-        <v>4</v>
+        <v>56</v>
       </c>
       <c r="B59" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="D59" s="6">
+        <v>1</v>
+      </c>
+      <c r="E59" s="9" t="s">
+        <v>176</v>
+      </c>
+      <c r="F59" s="9" t="s">
         <v>177</v>
-      </c>
-[...10 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="6">
-        <v>5</v>
+        <v>57</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="D60" s="6">
         <v>1</v>
       </c>
       <c r="E60" s="9" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="F60" s="9" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="6">
-        <v>6</v>
+        <v>58</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="D61" s="6">
         <v>1</v>
       </c>
       <c r="E61" s="9" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="F61" s="9" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="6">
-        <v>7</v>
+        <v>59</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="D62" s="6">
         <v>1</v>
       </c>
       <c r="E62" s="9" t="s">
-        <v>179</v>
+        <v>198</v>
       </c>
       <c r="F62" s="9" t="s">
-        <v>180</v>
+        <v>199</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="6">
-        <v>8</v>
+        <v>60</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="D63" s="6">
         <v>1</v>
       </c>
       <c r="E63" s="9" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="F63" s="9" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="6">
-        <v>9</v>
+        <v>61</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="D64" s="6">
         <v>1</v>
       </c>
       <c r="E64" s="9" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="F64" s="9" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="6">
-        <v>10</v>
+        <v>62</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="D65" s="6">
         <v>1</v>
       </c>
       <c r="E65" s="9" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="F65" s="9" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="6">
-        <v>11</v>
+        <v>63</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="D66" s="6">
         <v>1</v>
       </c>
       <c r="E66" s="9" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="F66" s="9" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="6">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="D67" s="6">
         <v>1</v>
       </c>
       <c r="E67" s="9" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="F67" s="9" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="6">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="D68" s="6">
         <v>1</v>
       </c>
       <c r="E68" s="9" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="F68" s="9" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="6">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="D69" s="6">
         <v>1</v>
       </c>
       <c r="E69" s="9" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="F69" s="9" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="6">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="D70" s="6">
         <v>1</v>
       </c>
       <c r="E70" s="9" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="F70" s="9" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="6">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="D71" s="6">
         <v>1</v>
       </c>
       <c r="E71" s="9" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="F71" s="9" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="6">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="D72" s="6">
         <v>1</v>
       </c>
       <c r="E72" s="9" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="F72" s="9" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="6">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="D73" s="6">
         <v>1</v>
       </c>
       <c r="E73" s="9" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="F73" s="9" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="6">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="D74" s="6">
         <v>1</v>
       </c>
       <c r="E74" s="9" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="F74" s="9" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="6">
-        <v>20</v>
+        <v>72</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="D75" s="6">
         <v>1</v>
       </c>
       <c r="E75" s="9" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="F75" s="9" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="6">
-        <v>21</v>
+        <v>73</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="D76" s="6">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="E76" s="9" t="s">
-        <v>245</v>
+        <v>56</v>
       </c>
       <c r="F76" s="9" t="s">
-        <v>246</v>
+        <v>57</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="6">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="D77" s="6">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="E77" s="9" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="F77" s="9" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="6">
-        <v>23</v>
+        <v>75</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="D78" s="6">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="E78" s="9" t="s">
-        <v>253</v>
+        <v>56</v>
       </c>
       <c r="F78" s="9" t="s">
-        <v>254</v>
+        <v>57</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="6">
-        <v>24</v>
+        <v>76</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D79" s="6">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="E79" s="9" t="s">
-        <v>257</v>
+        <v>56</v>
       </c>
       <c r="F79" s="9" t="s">
-        <v>258</v>
+        <v>57</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="6">
+        <v>77</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="D80" s="6">
         <v>25</v>
       </c>
-      <c r="B80" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E80" s="9" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="F80" s="9" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="6">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="B81" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="C81" s="2" t="s">
         <v>263</v>
       </c>
-      <c r="C81" s="2" t="s">
+      <c r="D81" s="6">
+        <v>25</v>
+      </c>
+      <c r="E81" s="9" t="s">
         <v>264</v>
       </c>
-      <c r="D81" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="F81" s="9" t="s">
-        <v>250</v>
+        <v>265</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="6">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D82" s="6">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="E82" s="9" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F82" s="9" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="6">
-        <v>28</v>
+        <v>80</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D83" s="6">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="E83" s="9" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="F83" s="9" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="6">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="B84" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="C84" s="2" t="s">
         <v>273</v>
       </c>
-      <c r="C84" s="2" t="s">
+      <c r="D84" s="6">
+        <v>25</v>
+      </c>
+      <c r="E84" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="D84" s="6">
-[...2 lines deleted...]
-      <c r="E84" s="9" t="s">
+      <c r="F84" s="9" t="s">
         <v>275</v>
       </c>
-      <c r="F84" s="9" t="s">
+    </row>
+    <row r="85">
+      <c r="A85" s="6">
+        <v>82</v>
+      </c>
+      <c r="B85" s="2" t="s">
         <v>276</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A85" s="8" t="s">
+      <c r="C85" s="2" t="s">
         <v>277</v>
       </c>
-      <c r="B85" s="8"/>
-[...4 lines deleted...]
-      <c r="G85" s="7"/>
+      <c r="D85" s="6">
+        <v>25</v>
+      </c>
+      <c r="E85" s="9" t="s">
+        <v>264</v>
+      </c>
+      <c r="F85" s="9" t="s">
+        <v>265</v>
+      </c>
     </row>
     <row r="86">
       <c r="A86" s="6">
-        <v>1</v>
+        <v>83</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>278</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>279</v>
       </c>
       <c r="D86" s="6">
         <v>25</v>
       </c>
       <c r="E86" s="9" t="s">
-        <v>280</v>
+        <v>268</v>
       </c>
       <c r="F86" s="9" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="6">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="D87" s="6">
         <v>25</v>
       </c>
       <c r="E87" s="9" t="s">
-        <v>280</v>
+        <v>264</v>
       </c>
       <c r="F87" s="9" t="s">
-        <v>281</v>
+        <v>265</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="6">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="D88" s="6">
         <v>25</v>
       </c>
       <c r="E88" s="9" t="s">
-        <v>286</v>
+        <v>268</v>
       </c>
       <c r="F88" s="9" t="s">
-        <v>287</v>
+        <v>269</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="6">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="D89" s="6">
         <v>25</v>
       </c>
       <c r="E89" s="9" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="F89" s="9" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="6">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="B90" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="D90" s="6">
+        <v>18</v>
+      </c>
+      <c r="E90" s="9" t="s">
         <v>290</v>
       </c>
-      <c r="C90" s="2" t="s">
+      <c r="F90" s="9" t="s">
         <v>291</v>
-      </c>
-[...7 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="6">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>292</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>293</v>
       </c>
       <c r="D91" s="6">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E91" s="9" t="s">
-        <v>286</v>
+        <v>10</v>
       </c>
       <c r="F91" s="9" t="s">
-        <v>287</v>
+        <v>11</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="6">
-        <v>7</v>
+        <v>89</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>294</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>295</v>
       </c>
       <c r="D92" s="6">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E92" s="9" t="s">
-        <v>280</v>
+        <v>43</v>
       </c>
       <c r="F92" s="9" t="s">
-        <v>281</v>
+        <v>296</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="6">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D93" s="6">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E93" s="9" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F93" s="9" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="6">
-        <v>9</v>
+        <v>91</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D94" s="6">
         <v>18</v>
       </c>
       <c r="E94" s="9" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="F94" s="9" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="6">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D95" s="6">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E95" s="9" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="F95" s="9" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="6">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="B96" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="D96" s="6">
+        <v>21</v>
+      </c>
+      <c r="E96" s="9" t="s">
+        <v>307</v>
+      </c>
+      <c r="F96" s="9" t="s">
         <v>308</v>
-      </c>
-[...10 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="6">
-        <v>12</v>
+        <v>94</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D97" s="6">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E97" s="9" t="s">
-        <v>55</v>
+        <v>299</v>
       </c>
       <c r="F97" s="9" t="s">
-        <v>56</v>
+        <v>300</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="6">
-        <v>13</v>
+        <v>95</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D98" s="6">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E98" s="9" t="s">
-        <v>55</v>
+        <v>299</v>
       </c>
       <c r="F98" s="9" t="s">
-        <v>56</v>
+        <v>300</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="6">
-        <v>14</v>
+        <v>96</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D99" s="6">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E99" s="9" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
       <c r="F99" s="9" t="s">
-        <v>307</v>
+        <v>318</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="6">
-        <v>15</v>
+        <v>97</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C100" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="D100" s="6">
+        <v>30</v>
+      </c>
+      <c r="E100" s="9" t="s">
         <v>317</v>
       </c>
-      <c r="D100" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="F100" s="9" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      <c r="A101" s="8" t="s">
         <v>318</v>
       </c>
-      <c r="B101" s="8"/>
-[...4 lines deleted...]
-      <c r="G101" s="7"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="6">
+        <v>98</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="D101" s="6">
+        <v>42</v>
+      </c>
+      <c r="E101" s="9" t="s">
+        <v>323</v>
+      </c>
+      <c r="F101" s="9" t="s">
+        <v>324</v>
+      </c>
     </row>
     <row r="102">
       <c r="A102" s="6">
-        <v>1</v>
+        <v>99</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="D102" s="6">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E102" s="9" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="F102" s="9" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="6">
-        <v>2</v>
+        <v>100</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="D103" s="6">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E103" s="9" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="F103" s="9" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="6">
-        <v>3</v>
+        <v>101</v>
       </c>
       <c r="B104" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="D104" s="6">
+        <v>20</v>
+      </c>
+      <c r="E104" s="9" t="s">
         <v>327</v>
       </c>
-      <c r="C104" s="2" t="s">
+      <c r="F104" s="9" t="s">
         <v>328</v>
-      </c>
-[...7 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="6">
-        <v>4</v>
+        <v>102</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="D105" s="6">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E105" s="9" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="F105" s="9" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="6">
-        <v>5</v>
+        <v>103</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D106" s="6">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E106" s="9" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="F106" s="9" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="6">
-        <v>6</v>
+        <v>104</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="D107" s="6">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="E107" s="9" t="s">
-        <v>118</v>
+        <v>327</v>
       </c>
       <c r="F107" s="9" t="s">
-        <v>337</v>
+        <v>328</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="6">
-        <v>7</v>
+        <v>105</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D108" s="6">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E108" s="9" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="F108" s="9" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="6">
-        <v>8</v>
+        <v>106</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D109" s="6">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E109" s="9" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="F109" s="9" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="6">
-        <v>9</v>
+        <v>107</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D110" s="6">
         <v>20</v>
       </c>
       <c r="E110" s="9" t="s">
-        <v>344</v>
+        <v>327</v>
       </c>
       <c r="F110" s="9" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      <c r="A111" s="8" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="6">
+        <v>108</v>
+      </c>
+      <c r="B111" s="2" t="s">
         <v>345</v>
       </c>
-      <c r="B111" s="8"/>
-[...4 lines deleted...]
-      <c r="G111" s="7"/>
+      <c r="C111" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="D111" s="6">
+        <v>20</v>
+      </c>
+      <c r="E111" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="F111" s="9" t="s">
+        <v>328</v>
+      </c>
     </row>
     <row r="112">
       <c r="A112" s="6">
-        <v>1</v>
+        <v>109</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D112" s="6">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="E112" s="9" t="s">
-        <v>348</v>
+        <v>327</v>
       </c>
       <c r="F112" s="9" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="6">
-        <v>2</v>
+        <v>110</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>349</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>350</v>
       </c>
       <c r="D113" s="6">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="E113" s="9" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="F113" s="9" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="6">
-        <v>3</v>
+        <v>111</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D114" s="6">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="E114" s="9" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="F114" s="9" t="s">
-        <v>354</v>
-[...11 lines deleted...]
-      <c r="G115" s="7"/>
+        <v>356</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="6">
+        <v>112</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="D115" s="6">
+        <v>8</v>
+      </c>
+      <c r="E115" s="9" t="s">
+        <v>359</v>
+      </c>
+      <c r="F115" s="9" t="s">
+        <v>360</v>
+      </c>
     </row>
     <row r="116">
       <c r="A116" s="6">
-        <v>1</v>
+        <v>113</v>
       </c>
       <c r="B116" s="2" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="C116" s="2" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="D116" s="6">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E116" s="9" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="F116" s="9" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="6">
-        <v>2</v>
+        <v>114</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="D117" s="6">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E117" s="9" t="s">
-        <v>358</v>
+        <v>367</v>
       </c>
       <c r="F117" s="9" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="6">
-        <v>3</v>
+        <v>115</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>362</v>
+        <v>369</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="D118" s="6">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E118" s="9" t="s">
-        <v>358</v>
+        <v>371</v>
       </c>
       <c r="F118" s="9" t="s">
-        <v>359</v>
+        <v>372</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="6">
-        <v>4</v>
+        <v>116</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="D119" s="6">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E119" s="9" t="s">
-        <v>358</v>
+        <v>375</v>
       </c>
       <c r="F119" s="9" t="s">
-        <v>359</v>
+        <v>376</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="6">
-        <v>5</v>
+        <v>117</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>366</v>
+        <v>377</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>367</v>
+        <v>378</v>
       </c>
       <c r="D120" s="6">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E120" s="9" t="s">
-        <v>358</v>
+        <v>375</v>
       </c>
       <c r="F120" s="9" t="s">
-        <v>359</v>
+        <v>376</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="6">
-        <v>6</v>
+        <v>118</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>368</v>
+        <v>379</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="D121" s="6">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="E121" s="9" t="s">
-        <v>358</v>
+        <v>381</v>
       </c>
       <c r="F121" s="9" t="s">
-        <v>359</v>
+        <v>382</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="6">
-        <v>7</v>
+        <v>119</v>
       </c>
       <c r="B122" s="2" t="s">
-        <v>370</v>
+        <v>383</v>
       </c>
       <c r="C122" s="2" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
       <c r="D122" s="6">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E122" s="9" t="s">
-        <v>358</v>
+        <v>385</v>
       </c>
       <c r="F122" s="9" t="s">
-        <v>359</v>
+        <v>386</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="6">
-        <v>8</v>
+        <v>120</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>372</v>
+        <v>387</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>373</v>
+        <v>388</v>
       </c>
       <c r="D123" s="6">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="E123" s="9" t="s">
-        <v>358</v>
+        <v>264</v>
       </c>
       <c r="F123" s="9" t="s">
-        <v>359</v>
+        <v>265</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="6">
-        <v>9</v>
+        <v>121</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>374</v>
+        <v>389</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>375</v>
+        <v>390</v>
       </c>
       <c r="D124" s="6">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E124" s="9" t="s">
-        <v>358</v>
+        <v>385</v>
       </c>
       <c r="F124" s="9" t="s">
-        <v>359</v>
+        <v>386</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="6">
-        <v>10</v>
+        <v>122</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>376</v>
+        <v>391</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>377</v>
+        <v>392</v>
       </c>
       <c r="D125" s="6">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E125" s="9" t="s">
-        <v>358</v>
+        <v>393</v>
       </c>
       <c r="F125" s="9" t="s">
-        <v>359</v>
+        <v>394</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="6">
-        <v>11</v>
+        <v>123</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>378</v>
+        <v>395</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>379</v>
+        <v>396</v>
       </c>
       <c r="D126" s="6">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E126" s="9" t="s">
-        <v>358</v>
+        <v>385</v>
       </c>
       <c r="F126" s="9" t="s">
-        <v>359</v>
+        <v>386</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="6">
-        <v>12</v>
+        <v>124</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>380</v>
+        <v>397</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>381</v>
+        <v>398</v>
       </c>
       <c r="D127" s="6">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E127" s="9" t="s">
-        <v>358</v>
+        <v>385</v>
       </c>
       <c r="F127" s="9" t="s">
-        <v>359</v>
-[...11 lines deleted...]
-      <c r="G128" s="7"/>
+        <v>386</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="6">
+        <v>125</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="D128" s="6">
+        <v>30</v>
+      </c>
+      <c r="E128" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="F128" s="9" t="s">
+        <v>133</v>
+      </c>
     </row>
     <row r="129">
       <c r="A129" s="6">
-        <v>1</v>
+        <v>126</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>383</v>
+        <v>401</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>384</v>
+        <v>402</v>
       </c>
       <c r="D129" s="6">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E129" s="9" t="s">
-        <v>385</v>
+        <v>138</v>
       </c>
       <c r="F129" s="9" t="s">
-        <v>386</v>
+        <v>139</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="6">
-        <v>2</v>
+        <v>127</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>387</v>
+        <v>403</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>388</v>
+        <v>404</v>
       </c>
       <c r="D130" s="6">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="E130" s="9" t="s">
-        <v>389</v>
+        <v>405</v>
       </c>
       <c r="F130" s="9" t="s">
-        <v>390</v>
+        <v>406</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="6">
-        <v>3</v>
+        <v>128</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>391</v>
+        <v>407</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>392</v>
+        <v>408</v>
       </c>
       <c r="D131" s="6">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E131" s="9" t="s">
-        <v>393</v>
+        <v>56</v>
       </c>
       <c r="F131" s="9" t="s">
-        <v>394</v>
+        <v>57</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="6">
-        <v>4</v>
+        <v>129</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>395</v>
+        <v>409</v>
       </c>
       <c r="C132" s="2" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="D132" s="6">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="E132" s="9" t="s">
-        <v>397</v>
+        <v>303</v>
       </c>
       <c r="F132" s="9" t="s">
-        <v>398</v>
+        <v>304</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="6">
-        <v>5</v>
+        <v>130</v>
       </c>
       <c r="B133" s="2" t="s">
-        <v>399</v>
+        <v>411</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>400</v>
+        <v>412</v>
       </c>
       <c r="D133" s="6">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E133" s="9" t="s">
-        <v>385</v>
+        <v>327</v>
       </c>
       <c r="F133" s="9" t="s">
-        <v>386</v>
+        <v>328</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="6">
-        <v>6</v>
+        <v>131</v>
       </c>
       <c r="B134" s="2" t="s">
-        <v>401</v>
+        <v>413</v>
       </c>
       <c r="C134" s="2" t="s">
-        <v>402</v>
+        <v>414</v>
       </c>
       <c r="D134" s="6">
         <v>8</v>
       </c>
       <c r="E134" s="9" t="s">
-        <v>403</v>
+        <v>415</v>
       </c>
       <c r="F134" s="9" t="s">
-        <v>404</v>
-[...11 lines deleted...]
-      <c r="G135" s="7"/>
+        <v>416</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="6">
+        <v>132</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="D135" s="6">
+        <v>8</v>
+      </c>
+      <c r="E135" s="9" t="s">
+        <v>419</v>
+      </c>
+      <c r="F135" s="9" t="s">
+        <v>420</v>
+      </c>
     </row>
     <row r="136">
       <c r="A136" s="6">
-        <v>1</v>
+        <v>133</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>406</v>
+        <v>421</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>407</v>
+        <v>422</v>
       </c>
       <c r="D136" s="6">
         <v>8</v>
       </c>
       <c r="E136" s="9" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="F136" s="9" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="6">
-        <v>2</v>
+        <v>134</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>410</v>
+        <v>423</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>411</v>
+        <v>424</v>
       </c>
       <c r="D137" s="6">
         <v>8</v>
       </c>
       <c r="E137" s="9" t="s">
-        <v>412</v>
+        <v>425</v>
       </c>
       <c r="F137" s="9" t="s">
-        <v>413</v>
-[...31 lines deleted...]
-      <c r="G139" s="7"/>
+        <v>426</v>
+      </c>
+    </row>
+    <row r="138" s="7" customFormat="1">
+      <c r="A138" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="B138" s="8"/>
+      <c r="C138" s="8"/>
+      <c r="D138" s="8"/>
+      <c r="E138" s="8"/>
+      <c r="F138" s="8"/>
+      <c r="G138" s="7"/>
+    </row>
+    <row r="139">
+      <c r="A139" s="6">
+        <v>1</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="D139" s="6">
+        <v>1</v>
+      </c>
+      <c r="E139" s="9" t="s">
+        <v>430</v>
+      </c>
+      <c r="F139" s="9" t="s">
+        <v>431</v>
+      </c>
     </row>
     <row r="140">
       <c r="A140" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B140" s="2" t="s">
-        <v>419</v>
+        <v>432</v>
       </c>
       <c r="C140" s="2" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="D140" s="6">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="E140" s="9" t="s">
-        <v>421</v>
+        <v>434</v>
       </c>
       <c r="F140" s="9" t="s">
-        <v>422</v>
+        <v>76</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B141" s="2" t="s">
-        <v>423</v>
+        <v>435</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>424</v>
+        <v>436</v>
       </c>
       <c r="D141" s="6">
-        <v>32</v>
+        <v>1</v>
       </c>
       <c r="E141" s="9" t="s">
-        <v>280</v>
+        <v>437</v>
       </c>
       <c r="F141" s="9" t="s">
-        <v>281</v>
+        <v>438</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>425</v>
+        <v>439</v>
       </c>
       <c r="C142" s="2" t="s">
-        <v>426</v>
+        <v>440</v>
       </c>
       <c r="D142" s="6">
         <v>1</v>
       </c>
       <c r="E142" s="9" t="s">
-        <v>427</v>
+        <v>441</v>
       </c>
       <c r="F142" s="9" t="s">
-        <v>428</v>
+        <v>442</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>429</v>
+        <v>443</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>430</v>
+        <v>444</v>
       </c>
       <c r="D143" s="6">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="E143" s="9" t="s">
-        <v>421</v>
+        <v>445</v>
       </c>
       <c r="F143" s="9" t="s">
-        <v>422</v>
+        <v>446</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B144" s="2" t="s">
-        <v>431</v>
+        <v>447</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>432</v>
+        <v>448</v>
       </c>
       <c r="D144" s="6">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="E144" s="9" t="s">
-        <v>421</v>
+        <v>449</v>
       </c>
       <c r="F144" s="9" t="s">
-        <v>422</v>
+        <v>450</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="6">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>433</v>
+        <v>451</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>434</v>
+        <v>452</v>
       </c>
       <c r="D145" s="6">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="E145" s="9" t="s">
-        <v>421</v>
+        <v>453</v>
       </c>
       <c r="F145" s="9" t="s">
-        <v>422</v>
+        <v>454</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="6">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>435</v>
+        <v>455</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>436</v>
+        <v>456</v>
       </c>
       <c r="D146" s="6">
-        <v>36</v>
+        <v>1</v>
       </c>
       <c r="E146" s="9" t="s">
-        <v>437</v>
+        <v>457</v>
       </c>
       <c r="F146" s="9" t="s">
-        <v>438</v>
+        <v>458</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="6">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>439</v>
+        <v>459</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>440</v>
+        <v>460</v>
       </c>
       <c r="D147" s="6">
-        <v>36</v>
+        <v>1</v>
       </c>
       <c r="E147" s="9" t="s">
-        <v>437</v>
+        <v>461</v>
       </c>
       <c r="F147" s="9" t="s">
-        <v>438</v>
+        <v>462</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="6">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>441</v>
+        <v>463</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>442</v>
+        <v>464</v>
       </c>
       <c r="D148" s="6">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="E148" s="9" t="s">
-        <v>443</v>
+        <v>465</v>
       </c>
       <c r="F148" s="9" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="6">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>445</v>
+        <v>467</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>446</v>
+        <v>468</v>
       </c>
       <c r="D149" s="6">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="E149" s="9" t="s">
-        <v>447</v>
+        <v>120</v>
       </c>
       <c r="F149" s="9" t="s">
-        <v>448</v>
-[...11 lines deleted...]
-      <c r="G150" s="7"/>
+        <v>121</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="6">
+        <v>12</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="D150" s="6">
+        <v>1</v>
+      </c>
+      <c r="E150" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="F150" s="9" t="s">
+        <v>91</v>
+      </c>
     </row>
     <row r="151">
       <c r="A151" s="6">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>450</v>
+        <v>471</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>451</v>
+        <v>472</v>
       </c>
       <c r="D151" s="6">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="E151" s="9" t="s">
-        <v>452</v>
+        <v>437</v>
       </c>
       <c r="F151" s="9" t="s">
-        <v>453</v>
-[...11 lines deleted...]
-      <c r="G152" s="7"/>
+        <v>438</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="6">
+        <v>14</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="D152" s="6">
+        <v>1</v>
+      </c>
+      <c r="E152" s="9" t="s">
+        <v>475</v>
+      </c>
+      <c r="F152" s="9" t="s">
+        <v>476</v>
+      </c>
     </row>
     <row r="153">
       <c r="A153" s="6">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>455</v>
+        <v>477</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>456</v>
+        <v>478</v>
       </c>
       <c r="D153" s="6">
         <v>1</v>
       </c>
       <c r="E153" s="9" t="s">
-        <v>457</v>
+        <v>479</v>
       </c>
       <c r="F153" s="9" t="s">
-        <v>27</v>
+        <v>480</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="6">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>458</v>
+        <v>481</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>459</v>
+        <v>482</v>
       </c>
       <c r="D154" s="6">
         <v>1</v>
       </c>
       <c r="E154" s="9" t="s">
-        <v>460</v>
+        <v>483</v>
       </c>
       <c r="F154" s="9" t="s">
-        <v>461</v>
+        <v>484</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="6">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>462</v>
+        <v>485</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>463</v>
+        <v>486</v>
       </c>
       <c r="D155" s="6">
         <v>1</v>
       </c>
       <c r="E155" s="9" t="s">
-        <v>464</v>
+        <v>487</v>
       </c>
       <c r="F155" s="9" t="s">
-        <v>465</v>
+        <v>488</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="6">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>466</v>
+        <v>489</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>467</v>
+        <v>490</v>
       </c>
       <c r="D156" s="6">
         <v>1</v>
       </c>
       <c r="E156" s="9" t="s">
-        <v>468</v>
+        <v>491</v>
       </c>
       <c r="F156" s="9" t="s">
-        <v>469</v>
-[...11 lines deleted...]
-      <c r="G157" s="7"/>
+        <v>492</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="6">
+        <v>19</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="D157" s="6">
+        <v>1</v>
+      </c>
+      <c r="E157" s="9" t="s">
+        <v>495</v>
+      </c>
+      <c r="F157" s="9" t="s">
+        <v>496</v>
+      </c>
     </row>
     <row r="158">
       <c r="A158" s="6">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B158" s="2" t="s">
-        <v>471</v>
+        <v>497</v>
       </c>
       <c r="C158" s="2" t="s">
-        <v>472</v>
+        <v>498</v>
       </c>
       <c r="D158" s="6">
         <v>1</v>
       </c>
       <c r="E158" s="9" t="s">
-        <v>473</v>
+        <v>499</v>
       </c>
       <c r="F158" s="9" t="s">
-        <v>474</v>
+        <v>500</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="6">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>475</v>
+        <v>501</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>476</v>
+        <v>502</v>
       </c>
       <c r="D159" s="6">
         <v>1</v>
       </c>
       <c r="E159" s="9" t="s">
-        <v>477</v>
+        <v>503</v>
       </c>
       <c r="F159" s="9" t="s">
-        <v>478</v>
+        <v>504</v>
       </c>
     </row>
     <row r="160" s="7" customFormat="1">
       <c r="A160" s="8" t="s">
-        <v>479</v>
+        <v>505</v>
       </c>
       <c r="B160" s="8"/>
       <c r="C160" s="8"/>
       <c r="D160" s="8"/>
       <c r="E160" s="8"/>
       <c r="F160" s="8"/>
       <c r="G160" s="7"/>
     </row>
     <row r="161">
       <c r="A161" s="6">
         <v>1</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>480</v>
+        <v>506</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>481</v>
+        <v>507</v>
       </c>
       <c r="D161" s="6">
         <v>1</v>
       </c>
       <c r="E161" s="9" t="s">
-        <v>482</v>
+        <v>508</v>
       </c>
       <c r="F161" s="9" t="s">
-        <v>483</v>
+        <v>509</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="6">
         <v>2</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>484</v>
+        <v>510</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>485</v>
+        <v>511</v>
       </c>
       <c r="D162" s="6">
         <v>1</v>
       </c>
       <c r="E162" s="9" t="s">
-        <v>486</v>
+        <v>512</v>
       </c>
       <c r="F162" s="9" t="s">
-        <v>487</v>
-[...31 lines deleted...]
-      <c r="G164" s="7"/>
+        <v>513</v>
+      </c>
+    </row>
+    <row r="163" s="7" customFormat="1">
+      <c r="A163" s="8" t="s">
+        <v>514</v>
+      </c>
+      <c r="B163" s="8"/>
+      <c r="C163" s="8"/>
+      <c r="D163" s="8"/>
+      <c r="E163" s="8"/>
+      <c r="F163" s="8"/>
+      <c r="G163" s="7"/>
+    </row>
+    <row r="164">
+      <c r="A164" s="6">
+        <v>1</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="D164" s="6">
+        <v>30</v>
+      </c>
+      <c r="E164" s="9" t="s">
+        <v>508</v>
+      </c>
+      <c r="F164" s="9" t="s">
+        <v>509</v>
+      </c>
     </row>
     <row r="165">
       <c r="A165" s="6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>493</v>
+        <v>517</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>494</v>
+        <v>518</v>
       </c>
       <c r="D165" s="6">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="E165" s="9" t="s">
-        <v>495</v>
+        <v>508</v>
       </c>
       <c r="F165" s="9" t="s">
-        <v>496</v>
+        <v>509</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B166" s="2" t="s">
-        <v>497</v>
+        <v>519</v>
       </c>
       <c r="C166" s="2" t="s">
-        <v>498</v>
+        <v>520</v>
       </c>
       <c r="D166" s="6">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="E166" s="9" t="s">
-        <v>460</v>
+        <v>508</v>
       </c>
       <c r="F166" s="9" t="s">
-        <v>461</v>
+        <v>509</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B167" s="2" t="s">
-        <v>499</v>
+        <v>521</v>
       </c>
       <c r="C167" s="2" t="s">
-        <v>500</v>
+        <v>522</v>
       </c>
       <c r="D167" s="6">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="E167" s="9" t="s">
-        <v>501</v>
+        <v>508</v>
       </c>
       <c r="F167" s="9" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B168" s="2" t="s">
-        <v>503</v>
+        <v>523</v>
       </c>
       <c r="C168" s="2" t="s">
-        <v>504</v>
+        <v>524</v>
       </c>
       <c r="D168" s="6">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="E168" s="9" t="s">
-        <v>61</v>
+        <v>508</v>
       </c>
       <c r="F168" s="9" t="s">
-        <v>62</v>
+        <v>509</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="6">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>505</v>
+        <v>525</v>
       </c>
       <c r="C169" s="2" t="s">
-        <v>506</v>
+        <v>526</v>
       </c>
       <c r="D169" s="6">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="E169" s="9" t="s">
-        <v>31</v>
+        <v>508</v>
       </c>
       <c r="F169" s="9" t="s">
-        <v>32</v>
-[...11 lines deleted...]
-      <c r="G170" s="7"/>
+        <v>509</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="6">
+        <v>7</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="D170" s="6">
+        <v>30</v>
+      </c>
+      <c r="E170" s="9" t="s">
+        <v>508</v>
+      </c>
+      <c r="F170" s="9" t="s">
+        <v>509</v>
+      </c>
     </row>
     <row r="171">
       <c r="A171" s="6">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B171" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="D171" s="6">
+        <v>30</v>
+      </c>
+      <c r="E171" s="9" t="s">
         <v>508</v>
       </c>
-      <c r="C171" s="2" t="s">
+      <c r="F171" s="9" t="s">
         <v>509</v>
-      </c>
-[...7 lines deleted...]
-        <v>511</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="6">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B172" s="2" t="s">
-        <v>512</v>
+        <v>531</v>
       </c>
       <c r="C172" s="2" t="s">
-        <v>513</v>
+        <v>532</v>
       </c>
       <c r="D172" s="6">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="E172" s="9" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="F172" s="9" t="s">
-        <v>515</v>
-[...11 lines deleted...]
-      <c r="G173" s="7"/>
+        <v>509</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="6">
+        <v>10</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="D173" s="6">
+        <v>30</v>
+      </c>
+      <c r="E173" s="9" t="s">
+        <v>508</v>
+      </c>
+      <c r="F173" s="9" t="s">
+        <v>509</v>
+      </c>
     </row>
     <row r="174">
       <c r="A174" s="6">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B174" s="2" t="s">
-        <v>517</v>
+        <v>535</v>
       </c>
       <c r="C174" s="2" t="s">
-        <v>518</v>
+        <v>536</v>
       </c>
       <c r="D174" s="6">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="E174" s="9" t="s">
-        <v>519</v>
+        <v>508</v>
       </c>
       <c r="F174" s="9" t="s">
-        <v>520</v>
+        <v>509</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="6">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>521</v>
+        <v>537</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>522</v>
+        <v>538</v>
       </c>
       <c r="D175" s="6">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="E175" s="9" t="s">
-        <v>523</v>
+        <v>508</v>
       </c>
       <c r="F175" s="9" t="s">
-        <v>524</v>
+        <v>509</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="6">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>525</v>
+        <v>539</v>
       </c>
       <c r="C176" s="2" t="s">
-        <v>526</v>
+        <v>540</v>
       </c>
       <c r="D176" s="6">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="E176" s="9" t="s">
-        <v>527</v>
+        <v>541</v>
       </c>
       <c r="F176" s="9" t="s">
-        <v>528</v>
+        <v>542</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="6">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>529</v>
+        <v>543</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>530</v>
+        <v>544</v>
       </c>
       <c r="D177" s="6">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="E177" s="9" t="s">
-        <v>531</v>
+        <v>541</v>
       </c>
       <c r="F177" s="9" t="s">
-        <v>532</v>
-[...11 lines deleted...]
-      <c r="G178" s="7"/>
+        <v>542</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="6">
+        <v>15</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="D178" s="6">
+        <v>24</v>
+      </c>
+      <c r="E178" s="9" t="s">
+        <v>541</v>
+      </c>
+      <c r="F178" s="9" t="s">
+        <v>542</v>
+      </c>
     </row>
     <row r="179">
       <c r="A179" s="6">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>534</v>
+        <v>547</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>535</v>
+        <v>548</v>
       </c>
       <c r="D179" s="6">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="E179" s="9" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="F179" s="9" t="s">
-        <v>537</v>
-[...11 lines deleted...]
-      <c r="G180" s="7"/>
+        <v>542</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="6">
+        <v>17</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="C180" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="D180" s="6">
+        <v>24</v>
+      </c>
+      <c r="E180" s="9" t="s">
+        <v>541</v>
+      </c>
+      <c r="F180" s="9" t="s">
+        <v>542</v>
+      </c>
     </row>
     <row r="181">
       <c r="A181" s="6">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="B181" s="2" t="s">
-        <v>539</v>
+        <v>551</v>
       </c>
       <c r="C181" s="2" t="s">
-        <v>540</v>
+        <v>552</v>
       </c>
       <c r="D181" s="6">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="E181" s="9" t="s">
-        <v>541</v>
+        <v>508</v>
       </c>
       <c r="F181" s="9" t="s">
-        <v>542</v>
-[...31 lines deleted...]
-      </c>
+        <v>509</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="6">
+        <v>19</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="D182" s="6">
+        <v>30</v>
+      </c>
+      <c r="E182" s="9" t="s">
+        <v>508</v>
+      </c>
+      <c r="F182" s="9" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="183" s="7" customFormat="1">
+      <c r="A183" s="8" t="s">
+        <v>555</v>
+      </c>
+      <c r="B183" s="8"/>
+      <c r="C183" s="8"/>
+      <c r="D183" s="8"/>
+      <c r="E183" s="8"/>
+      <c r="F183" s="8"/>
+      <c r="G183" s="7"/>
     </row>
     <row r="184">
       <c r="A184" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B184" s="2" t="s">
-        <v>548</v>
+        <v>556</v>
       </c>
       <c r="C184" s="2" t="s">
-        <v>549</v>
+        <v>557</v>
       </c>
       <c r="D184" s="6">
         <v>10</v>
       </c>
       <c r="E184" s="9" t="s">
-        <v>550</v>
+        <v>558</v>
       </c>
       <c r="F184" s="9" t="s">
-        <v>551</v>
+        <v>559</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B185" s="2" t="s">
-        <v>552</v>
+        <v>560</v>
       </c>
       <c r="C185" s="2" t="s">
-        <v>553</v>
+        <v>561</v>
       </c>
       <c r="D185" s="6">
         <v>10</v>
       </c>
       <c r="E185" s="9" t="s">
-        <v>550</v>
+        <v>558</v>
       </c>
       <c r="F185" s="9" t="s">
-        <v>551</v>
+        <v>559</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B186" s="2" t="s">
-        <v>554</v>
+        <v>562</v>
       </c>
       <c r="C186" s="2" t="s">
-        <v>555</v>
+        <v>563</v>
       </c>
       <c r="D186" s="6">
         <v>10</v>
       </c>
       <c r="E186" s="9" t="s">
-        <v>550</v>
+        <v>558</v>
       </c>
       <c r="F186" s="9" t="s">
-        <v>551</v>
-[...11 lines deleted...]
-      <c r="G187" s="7"/>
+        <v>559</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="6">
+        <v>4</v>
+      </c>
+      <c r="B187" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="D187" s="6">
+        <v>12</v>
+      </c>
+      <c r="E187" s="9" t="s">
+        <v>566</v>
+      </c>
+      <c r="F187" s="9" t="s">
+        <v>567</v>
+      </c>
     </row>
     <row r="188">
       <c r="A188" s="6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B188" s="2" t="s">
-        <v>557</v>
+        <v>568</v>
       </c>
       <c r="C188" s="2" t="s">
-        <v>558</v>
+        <v>569</v>
       </c>
       <c r="D188" s="6">
         <v>17</v>
       </c>
       <c r="E188" s="9" t="s">
-        <v>559</v>
+        <v>570</v>
       </c>
       <c r="F188" s="9" t="s">
-        <v>560</v>
+        <v>571</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="6">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B189" s="2" t="s">
-        <v>561</v>
+        <v>572</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>562</v>
+        <v>573</v>
       </c>
       <c r="D189" s="6">
         <v>17</v>
       </c>
       <c r="E189" s="9" t="s">
-        <v>559</v>
+        <v>574</v>
       </c>
       <c r="F189" s="9" t="s">
-        <v>560</v>
+        <v>575</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="6">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B190" s="2" t="s">
-        <v>563</v>
+        <v>576</v>
       </c>
       <c r="C190" s="2" t="s">
-        <v>564</v>
+        <v>577</v>
       </c>
       <c r="D190" s="6">
         <v>17</v>
       </c>
       <c r="E190" s="9" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="F190" s="9" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="6">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B191" s="2" t="s">
-        <v>567</v>
+        <v>580</v>
       </c>
       <c r="C191" s="2" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="D191" s="6">
         <v>17</v>
       </c>
       <c r="E191" s="9" t="s">
-        <v>569</v>
+        <v>578</v>
       </c>
       <c r="F191" s="9" t="s">
-        <v>570</v>
+        <v>579</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="6">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B192" s="2" t="s">
-        <v>571</v>
+        <v>582</v>
       </c>
       <c r="C192" s="2" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="D192" s="6">
         <v>17</v>
       </c>
       <c r="E192" s="9" t="s">
-        <v>569</v>
+        <v>584</v>
       </c>
       <c r="F192" s="9" t="s">
-        <v>570</v>
+        <v>585</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="6">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B193" s="2" t="s">
-        <v>573</v>
+        <v>586</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>574</v>
+        <v>587</v>
       </c>
       <c r="D193" s="6">
         <v>17</v>
       </c>
       <c r="E193" s="9" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
       <c r="F193" s="9" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="6">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B194" s="2" t="s">
-        <v>577</v>
+        <v>588</v>
       </c>
       <c r="C194" s="2" t="s">
-        <v>578</v>
+        <v>589</v>
       </c>
       <c r="D194" s="6">
         <v>17</v>
       </c>
       <c r="E194" s="9" t="s">
-        <v>575</v>
+        <v>584</v>
       </c>
       <c r="F194" s="9" t="s">
-        <v>576</v>
+        <v>585</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="6">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B195" s="2" t="s">
-        <v>579</v>
+        <v>590</v>
       </c>
       <c r="C195" s="2" t="s">
-        <v>580</v>
+        <v>591</v>
       </c>
       <c r="D195" s="6">
         <v>17</v>
       </c>
       <c r="E195" s="9" t="s">
-        <v>569</v>
+        <v>584</v>
       </c>
       <c r="F195" s="9" t="s">
-        <v>570</v>
+        <v>585</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="6">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B196" s="2" t="s">
-        <v>581</v>
+        <v>592</v>
       </c>
       <c r="C196" s="2" t="s">
-        <v>582</v>
+        <v>593</v>
       </c>
       <c r="D196" s="6">
         <v>17</v>
       </c>
       <c r="E196" s="9" t="s">
-        <v>559</v>
+        <v>594</v>
       </c>
       <c r="F196" s="9" t="s">
-        <v>560</v>
+        <v>595</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="6">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B197" s="2" t="s">
-        <v>583</v>
+        <v>596</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="D197" s="6">
         <v>17</v>
       </c>
       <c r="E197" s="9" t="s">
-        <v>565</v>
+        <v>594</v>
       </c>
       <c r="F197" s="9" t="s">
-        <v>566</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="6">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B198" s="2" t="s">
-        <v>585</v>
+        <v>598</v>
       </c>
       <c r="C198" s="2" t="s">
-        <v>586</v>
+        <v>599</v>
       </c>
       <c r="D198" s="6">
         <v>17</v>
       </c>
       <c r="E198" s="9" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
       <c r="F198" s="9" t="s">
-        <v>588</v>
+        <v>595</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="6">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B199" s="2" t="s">
-        <v>589</v>
+        <v>600</v>
       </c>
       <c r="C199" s="2" t="s">
-        <v>590</v>
+        <v>601</v>
       </c>
       <c r="D199" s="6">
+        <v>40</v>
+      </c>
+      <c r="E199" s="9" t="s">
+        <v>491</v>
+      </c>
+      <c r="F199" s="9" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="6">
         <v>17</v>
       </c>
-      <c r="E199" s="9" t="s">
-[...15 lines deleted...]
-      <c r="G200" s="7"/>
+      <c r="B200" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="C200" s="2" t="s">
+        <v>603</v>
+      </c>
+      <c r="D200" s="6">
+        <v>16</v>
+      </c>
+      <c r="E200" s="9" t="s">
+        <v>604</v>
+      </c>
+      <c r="F200" s="9" t="s">
+        <v>605</v>
+      </c>
     </row>
     <row r="201">
       <c r="A201" s="6">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="B201" s="2" t="s">
-        <v>593</v>
+        <v>606</v>
       </c>
       <c r="C201" s="2" t="s">
-        <v>594</v>
+        <v>607</v>
       </c>
       <c r="D201" s="6">
         <v>16</v>
       </c>
       <c r="E201" s="9" t="s">
-        <v>576</v>
+        <v>604</v>
       </c>
       <c r="F201" s="9" t="s">
-        <v>595</v>
+        <v>605</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="6">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="B202" s="2" t="s">
-        <v>596</v>
+        <v>608</v>
       </c>
       <c r="C202" s="2" t="s">
-        <v>597</v>
+        <v>609</v>
       </c>
       <c r="D202" s="6">
         <v>16</v>
       </c>
       <c r="E202" s="9" t="s">
-        <v>576</v>
+        <v>604</v>
       </c>
       <c r="F202" s="9" t="s">
-        <v>595</v>
-[...20 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+    </row>
+    <row r="203" s="7" customFormat="1">
+      <c r="A203" s="8" t="s">
+        <v>610</v>
+      </c>
+      <c r="B203" s="8"/>
+      <c r="C203" s="8"/>
+      <c r="D203" s="8"/>
+      <c r="E203" s="8"/>
+      <c r="F203" s="8"/>
+      <c r="G203" s="7"/>
     </row>
     <row r="204">
       <c r="A204" s="6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B204" s="2" t="s">
-        <v>600</v>
+        <v>611</v>
       </c>
       <c r="C204" s="2" t="s">
-        <v>601</v>
+        <v>612</v>
       </c>
       <c r="D204" s="6">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="E204" s="9" t="s">
-        <v>531</v>
+        <v>613</v>
       </c>
       <c r="F204" s="9" t="s">
-        <v>532</v>
+        <v>614</v>
       </c>
     </row>
     <row r="205" s="7" customFormat="1">
       <c r="A205" s="8" t="s">
-        <v>602</v>
+        <v>615</v>
       </c>
       <c r="B205" s="8"/>
       <c r="C205" s="8"/>
       <c r="D205" s="8"/>
       <c r="E205" s="8"/>
       <c r="F205" s="8"/>
       <c r="G205" s="7"/>
     </row>
     <row r="206">
       <c r="A206" s="6">
         <v>1</v>
       </c>
       <c r="B206" s="2" t="s">
-        <v>603</v>
+        <v>616</v>
       </c>
       <c r="C206" s="2" t="s">
-        <v>604</v>
+        <v>617</v>
       </c>
       <c r="D206" s="6">
         <v>1</v>
       </c>
       <c r="E206" s="9" t="s">
-        <v>605</v>
+        <v>618</v>
       </c>
       <c r="F206" s="9" t="s">
-        <v>606</v>
+        <v>619</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="6">
         <v>2</v>
       </c>
       <c r="B207" s="2" t="s">
-        <v>607</v>
+        <v>620</v>
       </c>
       <c r="C207" s="2" t="s">
-        <v>608</v>
+        <v>621</v>
       </c>
       <c r="D207" s="6">
         <v>1</v>
       </c>
       <c r="E207" s="9" t="s">
-        <v>609</v>
+        <v>622</v>
       </c>
       <c r="F207" s="9" t="s">
-        <v>610</v>
+        <v>623</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="6">
         <v>3</v>
       </c>
       <c r="B208" s="2" t="s">
-        <v>611</v>
+        <v>624</v>
       </c>
       <c r="C208" s="2" t="s">
-        <v>612</v>
+        <v>625</v>
       </c>
       <c r="D208" s="6">
         <v>1</v>
       </c>
       <c r="E208" s="9" t="s">
-        <v>613</v>
+        <v>626</v>
       </c>
       <c r="F208" s="9" t="s">
-        <v>614</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="6">
         <v>4</v>
       </c>
       <c r="B209" s="2" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>616</v>
+        <v>629</v>
       </c>
       <c r="D209" s="6">
         <v>1</v>
       </c>
       <c r="E209" s="9" t="s">
-        <v>617</v>
+        <v>630</v>
       </c>
       <c r="F209" s="9" t="s">
-        <v>618</v>
+        <v>631</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="6">
         <v>5</v>
       </c>
       <c r="B210" s="2" t="s">
-        <v>619</v>
+        <v>632</v>
       </c>
       <c r="C210" s="2" t="s">
-        <v>620</v>
+        <v>633</v>
       </c>
       <c r="D210" s="6">
         <v>1</v>
       </c>
       <c r="E210" s="9" t="s">
-        <v>621</v>
+        <v>634</v>
       </c>
       <c r="F210" s="9" t="s">
-        <v>622</v>
+        <v>635</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="6">
         <v>6</v>
       </c>
       <c r="B211" s="2" t="s">
-        <v>623</v>
+        <v>636</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>624</v>
+        <v>637</v>
       </c>
       <c r="D211" s="6">
         <v>1</v>
       </c>
       <c r="E211" s="9" t="s">
-        <v>625</v>
+        <v>638</v>
       </c>
       <c r="F211" s="9" t="s">
-        <v>626</v>
+        <v>639</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="6">
         <v>7</v>
       </c>
       <c r="B212" s="2" t="s">
-        <v>627</v>
+        <v>640</v>
       </c>
       <c r="C212" s="2" t="s">
-        <v>628</v>
+        <v>641</v>
       </c>
       <c r="D212" s="6">
         <v>1</v>
       </c>
       <c r="E212" s="9" t="s">
-        <v>629</v>
+        <v>642</v>
       </c>
       <c r="F212" s="9" t="s">
-        <v>630</v>
+        <v>643</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="6">
         <v>8</v>
       </c>
       <c r="B213" s="2" t="s">
-        <v>631</v>
+        <v>644</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>632</v>
+        <v>645</v>
       </c>
       <c r="D213" s="6">
         <v>1</v>
       </c>
       <c r="E213" s="9" t="s">
-        <v>625</v>
+        <v>646</v>
       </c>
       <c r="F213" s="9" t="s">
-        <v>626</v>
+        <v>647</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="6">
         <v>9</v>
       </c>
       <c r="B214" s="2" t="s">
-        <v>633</v>
+        <v>648</v>
       </c>
       <c r="C214" s="2" t="s">
-        <v>634</v>
+        <v>649</v>
       </c>
       <c r="D214" s="6">
         <v>1</v>
       </c>
       <c r="E214" s="9" t="s">
-        <v>635</v>
+        <v>642</v>
       </c>
       <c r="F214" s="9" t="s">
-        <v>636</v>
-[...11 lines deleted...]
-      <c r="G215" s="7"/>
+        <v>643</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="6">
+        <v>10</v>
+      </c>
+      <c r="B215" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="C215" s="2" t="s">
+        <v>651</v>
+      </c>
+      <c r="D215" s="6">
+        <v>1</v>
+      </c>
+      <c r="E215" s="9" t="s">
+        <v>652</v>
+      </c>
+      <c r="F215" s="9" t="s">
+        <v>653</v>
+      </c>
     </row>
     <row r="216">
       <c r="A216" s="6">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B216" s="2" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="C216" s="2" t="s">
-        <v>639</v>
+        <v>655</v>
       </c>
       <c r="D216" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E216" s="9" t="s">
-        <v>640</v>
+        <v>656</v>
       </c>
       <c r="F216" s="9" t="s">
-        <v>640</v>
+        <v>657</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="6">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B217" s="2" t="s">
-        <v>641</v>
+        <v>658</v>
       </c>
       <c r="C217" s="2" t="s">
-        <v>642</v>
+        <v>659</v>
       </c>
       <c r="D217" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E217" s="9" t="s">
-        <v>643</v>
+        <v>660</v>
       </c>
       <c r="F217" s="9" t="s">
-        <v>643</v>
+        <v>661</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="6">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B218" s="2" t="s">
-        <v>644</v>
+        <v>662</v>
       </c>
       <c r="C218" s="2" t="s">
-        <v>645</v>
+        <v>663</v>
       </c>
       <c r="D218" s="6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E218" s="9" t="s">
-        <v>646</v>
+        <v>579</v>
       </c>
       <c r="F218" s="9" t="s">
-        <v>646</v>
-[...20 lines deleted...]
-      </c>
+        <v>664</v>
+      </c>
+    </row>
+    <row r="219" s="7" customFormat="1">
+      <c r="A219" s="8" t="s">
+        <v>665</v>
+      </c>
+      <c r="B219" s="8"/>
+      <c r="C219" s="8"/>
+      <c r="D219" s="8"/>
+      <c r="E219" s="8"/>
+      <c r="F219" s="8"/>
+      <c r="G219" s="7"/>
     </row>
     <row r="220">
       <c r="A220" s="6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B220" s="2" t="s">
-        <v>649</v>
+        <v>666</v>
       </c>
       <c r="C220" s="2" t="s">
-        <v>650</v>
+        <v>667</v>
       </c>
       <c r="D220" s="6">
         <v>0</v>
       </c>
       <c r="E220" s="9" t="s">
-        <v>651</v>
+        <v>668</v>
       </c>
       <c r="F220" s="9" t="s">
-        <v>651</v>
+        <v>669</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="6">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B221" s="2" t="s">
-        <v>652</v>
+        <v>670</v>
       </c>
       <c r="C221" s="2" t="s">
-        <v>653</v>
+        <v>671</v>
       </c>
       <c r="D221" s="6">
         <v>0</v>
       </c>
       <c r="E221" s="9" t="s">
-        <v>640</v>
+        <v>672</v>
       </c>
       <c r="F221" s="9" t="s">
-        <v>640</v>
+        <v>672</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="6">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B222" s="2" t="s">
-        <v>654</v>
+        <v>673</v>
       </c>
       <c r="C222" s="2" t="s">
-        <v>655</v>
+        <v>674</v>
       </c>
       <c r="D222" s="6">
         <v>0</v>
       </c>
       <c r="E222" s="9" t="s">
-        <v>643</v>
+        <v>675</v>
       </c>
       <c r="F222" s="9" t="s">
-        <v>643</v>
+        <v>675</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="6">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B223" s="2" t="s">
-        <v>656</v>
+        <v>676</v>
       </c>
       <c r="C223" s="2" t="s">
-        <v>657</v>
+        <v>677</v>
       </c>
       <c r="D223" s="6">
         <v>0</v>
       </c>
       <c r="E223" s="9" t="s">
-        <v>646</v>
+        <v>678</v>
       </c>
       <c r="F223" s="9" t="s">
-        <v>646</v>
-[...11 lines deleted...]
-      <c r="G224" s="7"/>
+        <v>678</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="6">
+        <v>5</v>
+      </c>
+      <c r="B224" s="2" t="s">
+        <v>679</v>
+      </c>
+      <c r="C224" s="2" t="s">
+        <v>680</v>
+      </c>
+      <c r="D224" s="6">
+        <v>0</v>
+      </c>
+      <c r="E224" s="9" t="s">
+        <v>672</v>
+      </c>
+      <c r="F224" s="9" t="s">
+        <v>672</v>
+      </c>
     </row>
     <row r="225">
       <c r="A225" s="6">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B225" s="2" t="s">
-        <v>659</v>
+        <v>681</v>
       </c>
       <c r="C225" s="2" t="s">
-        <v>660</v>
+        <v>682</v>
       </c>
       <c r="D225" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E225" s="9" t="s">
-        <v>576</v>
+        <v>683</v>
       </c>
       <c r="F225" s="9" t="s">
-        <v>595</v>
+        <v>683</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B226" s="2" t="s">
-        <v>661</v>
+        <v>684</v>
       </c>
       <c r="C226" s="2" t="s">
-        <v>662</v>
+        <v>685</v>
       </c>
       <c r="D226" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E226" s="9" t="s">
-        <v>663</v>
+        <v>686</v>
       </c>
       <c r="F226" s="9" t="s">
-        <v>664</v>
+        <v>686</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="6">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B227" s="2" t="s">
-        <v>665</v>
+        <v>687</v>
       </c>
       <c r="C227" s="2" t="s">
-        <v>666</v>
+        <v>688</v>
       </c>
       <c r="D227" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E227" s="9" t="s">
-        <v>667</v>
+        <v>683</v>
       </c>
       <c r="F227" s="9" t="s">
-        <v>668</v>
+        <v>683</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="6">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B228" s="2" t="s">
-        <v>669</v>
+        <v>689</v>
       </c>
       <c r="C228" s="2" t="s">
-        <v>670</v>
+        <v>690</v>
       </c>
       <c r="D228" s="6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E228" s="9" t="s">
-        <v>671</v>
+        <v>686</v>
       </c>
       <c r="F228" s="9" t="s">
-        <v>672</v>
+        <v>686</v>
       </c>
     </row>
     <row r="229" s="7" customFormat="1">
       <c r="A229" s="8" t="s">
-        <v>673</v>
+        <v>691</v>
       </c>
       <c r="B229" s="8"/>
       <c r="C229" s="8"/>
       <c r="D229" s="8"/>
       <c r="E229" s="8"/>
       <c r="F229" s="8"/>
       <c r="G229" s="7"/>
     </row>
     <row r="230">
       <c r="A230" s="6">
         <v>1</v>
       </c>
       <c r="B230" s="2" t="s">
-        <v>674</v>
+        <v>692</v>
       </c>
       <c r="C230" s="2" t="s">
-        <v>675</v>
+        <v>693</v>
       </c>
       <c r="D230" s="6">
         <v>1</v>
       </c>
       <c r="E230" s="9" t="s">
-        <v>676</v>
+        <v>694</v>
       </c>
       <c r="F230" s="9" t="s">
-        <v>677</v>
-[...11 lines deleted...]
-      <c r="G231" s="7"/>
+        <v>695</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="6">
+        <v>2</v>
+      </c>
+      <c r="B231" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="C231" s="2" t="s">
+        <v>697</v>
+      </c>
+      <c r="D231" s="6">
+        <v>1</v>
+      </c>
+      <c r="E231" s="9" t="s">
+        <v>584</v>
+      </c>
+      <c r="F231" s="9" t="s">
+        <v>584</v>
+      </c>
     </row>
     <row r="232">
       <c r="A232" s="6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B232" s="2" t="s">
-        <v>679</v>
+        <v>698</v>
       </c>
       <c r="C232" s="2" t="s">
-        <v>680</v>
+        <v>699</v>
       </c>
       <c r="D232" s="6">
         <v>1</v>
       </c>
       <c r="E232" s="9" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F232" s="9" t="s">
-        <v>595</v>
+        <v>664</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B233" s="2" t="s">
-        <v>681</v>
+        <v>700</v>
       </c>
       <c r="C233" s="2" t="s">
-        <v>682</v>
+        <v>701</v>
       </c>
       <c r="D233" s="6">
         <v>1</v>
       </c>
       <c r="E233" s="9" t="s">
-        <v>683</v>
+        <v>702</v>
       </c>
       <c r="F233" s="9" t="s">
-        <v>684</v>
+        <v>703</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B234" s="2" t="s">
-        <v>685</v>
+        <v>704</v>
       </c>
       <c r="C234" s="2" t="s">
-        <v>686</v>
+        <v>705</v>
       </c>
       <c r="D234" s="6">
         <v>1</v>
       </c>
       <c r="E234" s="9" t="s">
-        <v>687</v>
+        <v>706</v>
       </c>
       <c r="F234" s="9" t="s">
-        <v>688</v>
+        <v>707</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="6">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B235" s="2" t="s">
-        <v>689</v>
+        <v>708</v>
       </c>
       <c r="C235" s="2" t="s">
-        <v>690</v>
+        <v>709</v>
       </c>
       <c r="D235" s="6">
         <v>1</v>
       </c>
       <c r="E235" s="9" t="s">
-        <v>691</v>
+        <v>710</v>
       </c>
       <c r="F235" s="9" t="s">
-        <v>692</v>
+        <v>711</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="6">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B236" s="2" t="s">
-        <v>693</v>
+        <v>712</v>
       </c>
       <c r="C236" s="2" t="s">
-        <v>694</v>
+        <v>713</v>
       </c>
       <c r="D236" s="6">
         <v>1</v>
       </c>
       <c r="E236" s="9" t="s">
-        <v>569</v>
+        <v>714</v>
       </c>
       <c r="F236" s="9" t="s">
-        <v>569</v>
-[...11 lines deleted...]
-      <c r="G237" s="7"/>
+        <v>715</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="6">
+        <v>8</v>
+      </c>
+      <c r="B237" s="2" t="s">
+        <v>716</v>
+      </c>
+      <c r="C237" s="2" t="s">
+        <v>717</v>
+      </c>
+      <c r="D237" s="6">
+        <v>28</v>
+      </c>
+      <c r="E237" s="9" t="s">
+        <v>718</v>
+      </c>
+      <c r="F237" s="9" t="s">
+        <v>719</v>
+      </c>
     </row>
     <row r="238">
       <c r="A238" s="6">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B238" s="2" t="s">
-        <v>696</v>
+        <v>720</v>
       </c>
       <c r="C238" s="2" t="s">
-        <v>697</v>
+        <v>721</v>
       </c>
       <c r="D238" s="6">
         <v>1</v>
       </c>
       <c r="E238" s="9" t="s">
-        <v>698</v>
+        <v>722</v>
       </c>
       <c r="F238" s="9" t="s">
-        <v>699</v>
+        <v>723</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="6">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B239" s="2" t="s">
-        <v>700</v>
+        <v>724</v>
       </c>
       <c r="C239" s="2" t="s">
-        <v>701</v>
+        <v>725</v>
       </c>
       <c r="D239" s="6">
         <v>1</v>
       </c>
       <c r="E239" s="9" t="s">
-        <v>702</v>
+        <v>722</v>
       </c>
       <c r="F239" s="9" t="s">
-        <v>703</v>
+        <v>723</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="6">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B240" s="2" t="s">
-        <v>704</v>
+        <v>726</v>
       </c>
       <c r="C240" s="2" t="s">
-        <v>705</v>
+        <v>727</v>
       </c>
       <c r="D240" s="6">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="E240" s="9" t="s">
-        <v>706</v>
+        <v>728</v>
       </c>
       <c r="F240" s="9" t="s">
-        <v>707</v>
-[...177 lines deleted...]
-      <c r="B250" s="2" t="s">
         <v>729</v>
-      </c>
-[...292 lines deleted...]
-        <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
-    <mergeCell ref="A6:F6"/>
-[...10 lines deleted...]
-    <mergeCell ref="A157:F157"/>
+    <mergeCell ref="A138:F138"/>
     <mergeCell ref="A160:F160"/>
-    <mergeCell ref="A164:F164"/>
-[...6 lines deleted...]
-    <mergeCell ref="A200:F200"/>
+    <mergeCell ref="A163:F163"/>
+    <mergeCell ref="A183:F183"/>
+    <mergeCell ref="A203:F203"/>
     <mergeCell ref="A205:F205"/>
-    <mergeCell ref="A215:F215"/>
-    <mergeCell ref="A224:F224"/>
+    <mergeCell ref="A219:F219"/>
     <mergeCell ref="A229:F229"/>
-    <mergeCell ref="A231:F231"/>
-[...3 lines deleted...]
-    <mergeCell ref="A261:F261"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Прайс-лист</dc:title>
   <dc:creator>Omoloko</dc:creator>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>