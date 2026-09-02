--- v1 (2026-07-19)
+++ v2 (2026-09-02)
@@ -7,76 +7,88 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="730" uniqueCount="730">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="734" uniqueCount="734">
   <si>
     <t>Прайс-лист официального интернет-магазина «Чистая Линия»</t>
   </si>
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t>Количество штук в упаковке</t>
   </si>
   <si>
     <t>Цена за шт., руб.</t>
   </si>
   <si>
     <t>Цена за шт. со скидкой 20%, руб.</t>
   </si>
   <si>
     <t>Мороженое</t>
   </si>
   <si>
+    <t>10120450</t>
+  </si>
+  <si>
+    <t>Пломбир «УБЕ», 62г</t>
+  </si>
+  <si>
+    <t>137.00</t>
+  </si>
+  <si>
+    <t>109.60</t>
+  </si>
+  <si>
     <t>10120430</t>
   </si>
   <si>
     <t>Пломбир «6-7» в малиновой глазури с рисовыми шариками, 67г</t>
   </si>
   <si>
     <t>150.00</t>
   </si>
   <si>
     <t>120.00</t>
   </si>
   <si>
     <t>10120350</t>
   </si>
   <si>
     <t>Пломбир с рисовыми шариками в малиновой глазури, 70г</t>
   </si>
   <si>
     <t>169.00</t>
   </si>
   <si>
     <t>135.20</t>
   </si>
   <si>
     <t>10120440</t>
@@ -99,1193 +111,1196 @@
   <si>
     <t>10120380</t>
   </si>
   <si>
     <t>Пломбир «Спиролло» с рисовыми шариками в апельсиновой глазури, 70г</t>
   </si>
   <si>
     <t>10120420</t>
   </si>
   <si>
     <t>Пломбир «Спиролло» с рисовыми шариками в гранатовой глазури, 70г</t>
   </si>
   <si>
     <t>10120230</t>
   </si>
   <si>
     <t>Мороженое без сахарозы, эскимо 70г</t>
   </si>
   <si>
     <t>135.00</t>
   </si>
   <si>
     <t>108.00</t>
   </si>
   <si>
+    <t>10120310</t>
+  </si>
+  <si>
+    <t>Пломбир «Фисташковый кактус» в шоколадной глазури, 80г</t>
+  </si>
+  <si>
+    <t>263.00</t>
+  </si>
+  <si>
+    <t>210.40</t>
+  </si>
+  <si>
+    <t>10120320</t>
+  </si>
+  <si>
+    <t>Пломбир «Кактус пралине» в шоколадной глазури, 80г</t>
+  </si>
+  <si>
+    <t>217.00</t>
+  </si>
+  <si>
+    <t>173.60</t>
+  </si>
+  <si>
+    <t>10120220</t>
+  </si>
+  <si>
+    <t>Пломбир «Кактус» арахис-карамель, 70г</t>
+  </si>
+  <si>
+    <t>166.00</t>
+  </si>
+  <si>
+    <t>132.80</t>
+  </si>
+  <si>
+    <t>10010330</t>
+  </si>
+  <si>
+    <t>Пломбир с клубникой «Кактус» в глазури, 80г</t>
+  </si>
+  <si>
+    <t>10010380</t>
+  </si>
+  <si>
+    <t>Пломбир «Малиновый кактус» в глазури, 80г</t>
+  </si>
+  <si>
+    <t>10010440</t>
+  </si>
+  <si>
+    <t>Пломбир «Апельсиновый кактус» в глазури, 80г</t>
+  </si>
+  <si>
+    <t>10120370</t>
+  </si>
+  <si>
+    <t>Пломбир «Нежный кокос» в белой глазури, 62г</t>
+  </si>
+  <si>
+    <t>159.00</t>
+  </si>
+  <si>
+    <t>127.20</t>
+  </si>
+  <si>
+    <t>10120410</t>
+  </si>
+  <si>
+    <t>Пломбир «Любимая клубника» в глазури, 62г</t>
+  </si>
+  <si>
+    <t>10120400</t>
+  </si>
+  <si>
+    <t>Пломбир «Сладкая малина» в глазури, 62г</t>
+  </si>
+  <si>
+    <t>10120390</t>
+  </si>
+  <si>
+    <t>Пломбир «Солнечный гранат» в глазури, 62г</t>
+  </si>
+  <si>
+    <t>10010470</t>
+  </si>
+  <si>
+    <t>«Волшебный фонарь», 80г</t>
+  </si>
+  <si>
+    <t>151.00</t>
+  </si>
+  <si>
+    <t>120.80</t>
+  </si>
+  <si>
+    <t>10010010</t>
+  </si>
+  <si>
+    <t>«Российское», эскимо 80г</t>
+  </si>
+  <si>
+    <t>173.00</t>
+  </si>
+  <si>
+    <t>138.40</t>
+  </si>
+  <si>
+    <t>10010020</t>
+  </si>
+  <si>
+    <t>«Российское» шоколадное, эскимо 80г</t>
+  </si>
+  <si>
+    <t>10010090</t>
+  </si>
+  <si>
+    <t>Пломбир в бельгийском шоколаде с клюквой, эскимо 80г</t>
+  </si>
+  <si>
+    <t>188.00</t>
+  </si>
+  <si>
+    <t>150.40</t>
+  </si>
+  <si>
+    <t>10010060</t>
+  </si>
+  <si>
+    <t>«11 копеек», эскимо 80г</t>
+  </si>
+  <si>
+    <t>129.00</t>
+  </si>
+  <si>
+    <t>103.20</t>
+  </si>
+  <si>
+    <t>10010082</t>
+  </si>
+  <si>
+    <t>«Три тюленя», эскимо 70г</t>
+  </si>
+  <si>
+    <t>96.00</t>
+  </si>
+  <si>
+    <t>10010130</t>
+  </si>
+  <si>
+    <t>Пломбир, 70г</t>
+  </si>
+  <si>
+    <t>86.40</t>
+  </si>
+  <si>
+    <t>10010140</t>
+  </si>
+  <si>
+    <t>Пломбир шоколадный, 70г</t>
+  </si>
+  <si>
+    <t>112.00</t>
+  </si>
+  <si>
+    <t>89.60</t>
+  </si>
+  <si>
+    <t>10010290</t>
+  </si>
+  <si>
+    <t>Пломбир в шоколадной глазури с арахисом, 80г</t>
+  </si>
+  <si>
+    <t>181.00</t>
+  </si>
+  <si>
+    <t>144.80</t>
+  </si>
+  <si>
+    <t>10010250</t>
+  </si>
+  <si>
+    <t>Пломбир крем-брюле в шоколадной глазури с арахисом, 80г</t>
+  </si>
+  <si>
+    <t>10010490</t>
+  </si>
+  <si>
+    <t>Пломбир «Миндаль» в шоколадной глазури, 80г</t>
+  </si>
+  <si>
+    <t>197.00</t>
+  </si>
+  <si>
+    <t>157.60</t>
+  </si>
+  <si>
+    <t>10010240</t>
+  </si>
+  <si>
+    <t>Пломбир в клубничной глазури, 70г</t>
+  </si>
+  <si>
+    <t>107.00</t>
+  </si>
+  <si>
+    <t>85.60</t>
+  </si>
+  <si>
+    <t>10010200</t>
+  </si>
+  <si>
+    <t>Пломбир в апельсиновой глазури, 70г</t>
+  </si>
+  <si>
+    <t>121.00</t>
+  </si>
+  <si>
+    <t>96.80</t>
+  </si>
+  <si>
+    <t>10010270</t>
+  </si>
+  <si>
+    <t>Пломбир «Манго» с пюре и кусочками манго, 70г</t>
+  </si>
+  <si>
+    <t>10010510</t>
+  </si>
+  <si>
+    <t>Пломбир «Гранат-малина», 70г</t>
+  </si>
+  <si>
+    <t>153.00</t>
+  </si>
+  <si>
+    <t>122.40</t>
+  </si>
+  <si>
+    <t>10010260</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пломбир «Радуга», 70г </t>
+  </si>
+  <si>
+    <t>10010300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пломбир «Единорожка», 65г </t>
+  </si>
+  <si>
+    <t>103.00</t>
+  </si>
+  <si>
+    <t>82.40</t>
+  </si>
+  <si>
+    <t>10010340</t>
+  </si>
+  <si>
+    <t>Десерт замороженный двухслойный «Кактус» в глазури, 65г</t>
+  </si>
+  <si>
+    <t>106.00</t>
+  </si>
+  <si>
+    <t>84.80</t>
+  </si>
+  <si>
+    <t>10010360</t>
+  </si>
+  <si>
+    <t>Десерт замороженный апельсиновый «Спиролло», 60г</t>
+  </si>
+  <si>
+    <t>89.00</t>
+  </si>
+  <si>
+    <t>71.20</t>
+  </si>
+  <si>
+    <t>10120240</t>
+  </si>
+  <si>
+    <t>Смузи-сорбет ЛЕТО FEST маракуйя-банан, 65г</t>
+  </si>
+  <si>
+    <t>189.00</t>
+  </si>
+  <si>
+    <t>151.20</t>
+  </si>
+  <si>
+    <t>10120250</t>
+  </si>
+  <si>
+    <t>Смузи-сорбет ЛЕТО FEST клубника-голубика-банан, 60г</t>
+  </si>
+  <si>
+    <t>10120210</t>
+  </si>
+  <si>
+    <t>Мороженое-смузи PALETA «Индийское манго», 70г</t>
+  </si>
+  <si>
+    <t>183.00</t>
+  </si>
+  <si>
+    <t>146.40</t>
+  </si>
+  <si>
+    <t>10120190</t>
+  </si>
+  <si>
+    <t>Мороженое-смузи PALETA «Малина и свежая мята», 70г</t>
+  </si>
+  <si>
+    <t>10120170</t>
+  </si>
+  <si>
+    <t>Мороженое-смузи PALETA «Клубника и маракуйя», 70г</t>
+  </si>
+  <si>
+    <t>10120180</t>
+  </si>
+  <si>
+    <t>Мороженое-смузи PALETA «Маракуйя и семена чиа», 70г</t>
+  </si>
+  <si>
+    <t>10120200</t>
+  </si>
+  <si>
+    <t>Мороженое-смузи PALETA «Гранат и вишня», 70г</t>
+  </si>
+  <si>
+    <t>10091010</t>
+  </si>
+  <si>
+    <t>Пломбир 1кг</t>
+  </si>
+  <si>
+    <t>1347.00</t>
+  </si>
+  <si>
+    <t>1077.60</t>
+  </si>
+  <si>
+    <t>10091770</t>
+  </si>
+  <si>
+    <t>«Ночное» 1кг</t>
+  </si>
+  <si>
+    <t>973.00</t>
+  </si>
+  <si>
+    <t>778.40</t>
+  </si>
+  <si>
+    <t>10091020</t>
+  </si>
+  <si>
+    <t>«Улётная крошка» 1кг</t>
+  </si>
+  <si>
+    <t>1453.00</t>
+  </si>
+  <si>
+    <t>1162.40</t>
+  </si>
+  <si>
+    <t>10091890</t>
+  </si>
+  <si>
+    <t>«Ночное карамельное» 1кг</t>
+  </si>
+  <si>
+    <t>1185.00</t>
+  </si>
+  <si>
+    <t>948.00</t>
+  </si>
+  <si>
+    <t>10091530</t>
+  </si>
+  <si>
+    <t>«Ночное шоколадное» 1кг</t>
+  </si>
+  <si>
+    <t>1164.00</t>
+  </si>
+  <si>
+    <t>931.20</t>
+  </si>
+  <si>
+    <t>10091900</t>
+  </si>
+  <si>
+    <t>«Зеленый чай матча» 1кг</t>
+  </si>
+  <si>
+    <t>1737.00</t>
+  </si>
+  <si>
+    <t>1389.60</t>
+  </si>
+  <si>
+    <t>10091060</t>
+  </si>
+  <si>
+    <t>Пломбир с клубникой 1кг</t>
+  </si>
+  <si>
+    <t>1959.00</t>
+  </si>
+  <si>
+    <t>1567.20</t>
+  </si>
+  <si>
+    <t>10091760</t>
+  </si>
+  <si>
+    <t>«Смузи клубника» 1кг</t>
+  </si>
+  <si>
+    <t>1679.00</t>
+  </si>
+  <si>
+    <t>1343.20</t>
+  </si>
+  <si>
+    <t>10091750</t>
+  </si>
+  <si>
+    <t>«Смузи манго» 1кг</t>
+  </si>
+  <si>
+    <t>1467.00</t>
+  </si>
+  <si>
+    <t>1173.60</t>
+  </si>
+  <si>
+    <t>10091850</t>
+  </si>
+  <si>
+    <t>«Карамельный попкорн» 1кг</t>
+  </si>
+  <si>
+    <t>1930.00</t>
+  </si>
+  <si>
+    <t>1544.00</t>
+  </si>
+  <si>
+    <t>10091820</t>
+  </si>
+  <si>
+    <t>«Французский сыр» 1кг</t>
+  </si>
+  <si>
+    <t>10091780</t>
+  </si>
+  <si>
+    <t>«Пралине» 1кг</t>
+  </si>
+  <si>
+    <t>2085.00</t>
+  </si>
+  <si>
+    <t>1668.00</t>
+  </si>
+  <si>
+    <t>10091560</t>
+  </si>
+  <si>
+    <t>«Кленовое» с грецким орехом 1кг</t>
+  </si>
+  <si>
+    <t>2006.00</t>
+  </si>
+  <si>
+    <t>1604.80</t>
+  </si>
+  <si>
+    <t>10091710</t>
+  </si>
+  <si>
+    <t>«Десерт Анны Павловой» 1кг</t>
+  </si>
+  <si>
+    <t>2494.00</t>
+  </si>
+  <si>
+    <t>1995.20</t>
+  </si>
+  <si>
+    <t>10091790</t>
+  </si>
+  <si>
+    <t>«Фейерверк» 1кг</t>
+  </si>
+  <si>
+    <t>1727.00</t>
+  </si>
+  <si>
+    <t>1381.60</t>
+  </si>
+  <si>
+    <t>10091450</t>
+  </si>
+  <si>
+    <t>«Детская пиньята» 1кг</t>
+  </si>
+  <si>
+    <t>1908.00</t>
+  </si>
+  <si>
+    <t>1526.40</t>
+  </si>
+  <si>
+    <t>10091510</t>
+  </si>
+  <si>
+    <t>«Вишня Амарена» 1кг</t>
+  </si>
+  <si>
+    <t>1739.00</t>
+  </si>
+  <si>
+    <t>1391.20</t>
+  </si>
+  <si>
+    <t>10091540</t>
+  </si>
+  <si>
+    <t>«Шварцвальдская вишня» 1кг</t>
+  </si>
+  <si>
+    <t>2277.00</t>
+  </si>
+  <si>
+    <t>1821.60</t>
+  </si>
+  <si>
+    <t>10091090</t>
+  </si>
+  <si>
+    <t>«Крем-брюле» 1кг</t>
+  </si>
+  <si>
+    <t>1316.00</t>
+  </si>
+  <si>
+    <t>1052.80</t>
+  </si>
+  <si>
+    <t>10091070</t>
+  </si>
+  <si>
+    <t>«Фисташковый» 1кг</t>
+  </si>
+  <si>
+    <t>2686.00</t>
+  </si>
+  <si>
+    <t>2148.80</t>
+  </si>
+  <si>
+    <t>10091040</t>
+  </si>
+  <si>
+    <t>«Шоколад Шоколадович» 1кг</t>
+  </si>
+  <si>
+    <t>1822.00</t>
+  </si>
+  <si>
+    <t>1457.60</t>
+  </si>
+  <si>
+    <t>10091170</t>
+  </si>
+  <si>
+    <t>«Банановый сплит» 1кг</t>
+  </si>
+  <si>
+    <t>1905.00</t>
+  </si>
+  <si>
+    <t>1524.00</t>
+  </si>
+  <si>
+    <t>10091240</t>
+  </si>
+  <si>
+    <t>«Манго» 1кг</t>
+  </si>
+  <si>
+    <t>2348.00</t>
+  </si>
+  <si>
+    <t>1878.40</t>
+  </si>
+  <si>
+    <t>10091370</t>
+  </si>
+  <si>
+    <t>«Радуга» 1кг</t>
+  </si>
+  <si>
+    <t>1687.00</t>
+  </si>
+  <si>
+    <t>1349.60</t>
+  </si>
+  <si>
+    <t>10091130</t>
+  </si>
+  <si>
+    <t>Шербет «Вишня» 1кг</t>
+  </si>
+  <si>
+    <t>1375.00</t>
+  </si>
+  <si>
+    <t>1100.00</t>
+  </si>
+  <si>
+    <t>10091150</t>
+  </si>
+  <si>
+    <t>Шербет «Чёрная смородина» 1кг</t>
+  </si>
+  <si>
+    <t>1470.00</t>
+  </si>
+  <si>
+    <t>1176.00</t>
+  </si>
+  <si>
+    <t>10091200</t>
+  </si>
+  <si>
+    <t>Шербет «Апельсин» 1кг</t>
+  </si>
+  <si>
+    <t>1326.00</t>
+  </si>
+  <si>
+    <t>1060.80</t>
+  </si>
+  <si>
+    <t>10091280</t>
+  </si>
+  <si>
+    <t>Шербет «Гранат» 1кг</t>
+  </si>
+  <si>
+    <t>1053.00</t>
+  </si>
+  <si>
+    <t>842.40</t>
+  </si>
+  <si>
+    <t>10030190</t>
+  </si>
+  <si>
+    <t>Безлактозное, пломбир в вафельном стаканчике, 80г</t>
+  </si>
+  <si>
+    <t>10030220</t>
+  </si>
+  <si>
+    <t>Мороженое без сахарозы VEGAN в вафельном стаканчике, 80г</t>
+  </si>
+  <si>
+    <t>149.00</t>
+  </si>
+  <si>
+    <t>119.20</t>
+  </si>
+  <si>
+    <t>10030230</t>
+  </si>
+  <si>
+    <t>Мороженое без сахарозы VEGAN МАНГО в вафельном стаканчике, 80г</t>
+  </si>
+  <si>
+    <t>10030210</t>
+  </si>
+  <si>
+    <t>Пломбир с пробиотиками в вафельном стаканчике, 80г</t>
+  </si>
+  <si>
+    <t>10030170</t>
+  </si>
+  <si>
+    <t>«Протеиновое», пломбир без сахарозы в вафельном стаканчике, 80г</t>
+  </si>
+  <si>
+    <t>10030160</t>
+  </si>
+  <si>
+    <t>Пломбир без сахарозы в вафельном стаканчике, 80г</t>
+  </si>
+  <si>
+    <t>10030080</t>
+  </si>
+  <si>
+    <t>Пломбир в вафельном стаканчике (флоупак), 80г</t>
+  </si>
+  <si>
+    <t>127.00</t>
+  </si>
+  <si>
+    <t>101.60</t>
+  </si>
+  <si>
+    <t>10030120</t>
+  </si>
+  <si>
+    <t>Пломбир шоколадный в вафельном стаканчике (флоупак), 80г</t>
+  </si>
+  <si>
+    <t>133.00</t>
+  </si>
+  <si>
+    <t>106.40</t>
+  </si>
+  <si>
+    <t>10030130</t>
+  </si>
+  <si>
+    <t>Пломбир крем-брюле в вафельном стаканчике (флоупак), 80г</t>
+  </si>
+  <si>
+    <t>10030240</t>
+  </si>
+  <si>
+    <t>Пломбир «Топлёное молоко» в вафельном стаканчике (флоупак), 80г</t>
+  </si>
+  <si>
+    <t>137.50</t>
+  </si>
+  <si>
+    <t>110.00</t>
+  </si>
+  <si>
+    <t>10030010</t>
+  </si>
+  <si>
+    <t>Пломбир в вафельном стаканчике, 80г</t>
+  </si>
+  <si>
+    <t>10030020</t>
+  </si>
+  <si>
+    <t>Пломбир шоколадный в вафельном стаканчике, 80г</t>
+  </si>
+  <si>
+    <t>10030050</t>
+  </si>
+  <si>
+    <t>Пломбир крем-брюле в вафельном стаканчике, 80г</t>
+  </si>
+  <si>
+    <t>10030110</t>
+  </si>
+  <si>
+    <t>Пломбир «Радуга» в вафельном стаканчике, 90г</t>
+  </si>
+  <si>
+    <t>10030140</t>
+  </si>
+  <si>
+    <t>Пломбир «Вкусовые сосочки» в вафельном стаканчике, 90г</t>
+  </si>
+  <si>
+    <t>141.00</t>
+  </si>
+  <si>
+    <t>112.80</t>
+  </si>
+  <si>
+    <t>10030150</t>
+  </si>
+  <si>
+    <t>Мороженое «МИНИ-ШАРИКИ», 65г</t>
+  </si>
+  <si>
+    <t>199.00</t>
+  </si>
+  <si>
+    <t>159.20</t>
+  </si>
+  <si>
+    <t>10020160</t>
+  </si>
+  <si>
+    <t>Рожок «Сахарная трубочка 6-7» с рисовыми шариками, 70г</t>
+  </si>
+  <si>
+    <t>10020100</t>
+  </si>
+  <si>
+    <t>Рожок «Сахарная трубочка», 70г</t>
+  </si>
+  <si>
+    <t>132.00</t>
+  </si>
+  <si>
+    <t>105.60</t>
+  </si>
+  <si>
+    <t>10020140</t>
+  </si>
+  <si>
+    <t>Рожок «Миндаль», 90г</t>
+  </si>
+  <si>
+    <t>174.00</t>
+  </si>
+  <si>
+    <t>139.20</t>
+  </si>
+  <si>
+    <t>10020010</t>
+  </si>
+  <si>
+    <t>Пломбир в сахарном рожке, 110г</t>
+  </si>
+  <si>
+    <t>167.00</t>
+  </si>
+  <si>
+    <t>133.60</t>
+  </si>
+  <si>
+    <t>10020020</t>
+  </si>
+  <si>
+    <t>Рожок шоколадный, 110г</t>
+  </si>
+  <si>
+    <t>10020030</t>
+  </si>
+  <si>
+    <t>Рожок фисташковый, 110г</t>
+  </si>
+  <si>
+    <t>182.00</t>
+  </si>
+  <si>
+    <t>145.60</t>
+  </si>
+  <si>
+    <t>10020150</t>
+  </si>
+  <si>
+    <t>Рожок фисташковый (флоупак), 110г</t>
+  </si>
+  <si>
+    <t>10020070</t>
+  </si>
+  <si>
+    <t>Пломбир в сахарном рожке (флоупак), 110г</t>
+  </si>
+  <si>
+    <t>10020090</t>
+  </si>
+  <si>
+    <t>Рожок «Радуга», 110г</t>
+  </si>
+  <si>
+    <t>10050010</t>
+  </si>
+  <si>
+    <t>Лакомка московская, 80г</t>
+  </si>
+  <si>
+    <t>175.00</t>
+  </si>
+  <si>
+    <t>140.00</t>
+  </si>
+  <si>
+    <t>10050020</t>
+  </si>
+  <si>
+    <t>Лакомка московская шоколадная, 80г</t>
+  </si>
+  <si>
+    <t>10050030</t>
+  </si>
+  <si>
+    <t>«Ленинградское» пломбир в шоколадной глазури, 80г</t>
+  </si>
+  <si>
+    <t>158.00</t>
+  </si>
+  <si>
+    <t>126.40</t>
+  </si>
+  <si>
+    <t>10050100</t>
+  </si>
+  <si>
+    <t>Коктейльное мороженое PALETA «Клюквенный мохито», 98г</t>
+  </si>
+  <si>
+    <t>190.00</t>
+  </si>
+  <si>
+    <t>152.00</t>
+  </si>
+  <si>
+    <t>10050110</t>
+  </si>
+  <si>
+    <t>Коктейльное мороженое PALETA «Pink sunset», 98г</t>
+  </si>
+  <si>
+    <t>10050120</t>
+  </si>
+  <si>
+    <t>Коктейльное мороженое PALETA «Cherry Mary», 98г</t>
+  </si>
+  <si>
+    <t>10050130</t>
+  </si>
+  <si>
+    <t>Коктейльное мороженое PALETA «Медовое манго», 98г</t>
+  </si>
+  <si>
+    <t>10050140</t>
+  </si>
+  <si>
+    <t>Сорбет СОУ ФРЕШ «Малина&amp;Личи», 98г</t>
+  </si>
+  <si>
+    <t>10050150</t>
+  </si>
+  <si>
+    <t>Сорбет СОУ ФРЕШ «Малина&amp;Манго», 98г</t>
+  </si>
+  <si>
+    <t>10050160</t>
+  </si>
+  <si>
+    <t>Сорбет СОУ ФРЕШ «Клубничный фреш», 98г</t>
+  </si>
+  <si>
+    <t>10050180</t>
+  </si>
+  <si>
+    <t>Сорбет СОУ ФРЕШ «Тропик фреш», 98г</t>
+  </si>
+  <si>
+    <t>10050190</t>
+  </si>
+  <si>
+    <t>Энергетический лёд «Тропик шот» NORDXENERGY, 98г</t>
+  </si>
+  <si>
+    <t>10050200</t>
+  </si>
+  <si>
+    <t>Энергетический лёд «Малина&amp;Личи» NORDXENERGY, 98г</t>
+  </si>
+  <si>
+    <t>10050210</t>
+  </si>
+  <si>
+    <t>Энергетический лёд «Клубника&amp;Гуарана» NORDXENERGY, 98г</t>
+  </si>
+  <si>
+    <t>10110040</t>
+  </si>
+  <si>
+    <t>Пломбир Ice Gravity «Пралине», 270г</t>
+  </si>
+  <si>
+    <t>897.00</t>
+  </si>
+  <si>
+    <t>717.60</t>
+  </si>
+  <si>
+    <t>10110100</t>
+  </si>
+  <si>
+    <t>Пломбир Ice Gravity «Улётная крошка», 270г</t>
+  </si>
+  <si>
+    <t>691.00</t>
+  </si>
+  <si>
+    <t>552.80</t>
+  </si>
+  <si>
+    <t>10060050</t>
+  </si>
+  <si>
+    <t>Пломбир «Пломбироешка», 450г</t>
+  </si>
+  <si>
+    <t>724.00</t>
+  </si>
+  <si>
+    <t>579.20</t>
+  </si>
+  <si>
+    <t>10070020</t>
+  </si>
+  <si>
+    <t>Пломбир «Семейное», 450г</t>
+  </si>
+  <si>
+    <t>624.00</t>
+  </si>
+  <si>
+    <t>499.20</t>
+  </si>
+  <si>
+    <t>10070030</t>
+  </si>
+  <si>
+    <t>«Семейное» шоколадное, 450г</t>
+  </si>
+  <si>
+    <t>721.00</t>
+  </si>
+  <si>
+    <t>576.80</t>
+  </si>
+  <si>
+    <t>10050060</t>
+  </si>
+  <si>
+    <t>Пломбир дой-пак, 70г</t>
+  </si>
+  <si>
+    <t>143.00</t>
+  </si>
+  <si>
+    <t>114.40</t>
+  </si>
+  <si>
+    <t>10050050</t>
+  </si>
+  <si>
+    <t>Пломбир «Радуга» в печенье, 90г</t>
+  </si>
+  <si>
+    <t>154.00</t>
+  </si>
+  <si>
+    <t>123.20</t>
+  </si>
+  <si>
+    <t>10050040</t>
+  </si>
+  <si>
+    <t>Пломбир в печенье, 90г</t>
+  </si>
+  <si>
+    <t>10100010</t>
+  </si>
+  <si>
+    <t>Торт-мороженое «Пломбир с апельсиновым пюре», 450г</t>
+  </si>
+  <si>
+    <t>760.00</t>
+  </si>
+  <si>
+    <t>608.00</t>
+  </si>
+  <si>
+    <t>10040020</t>
+  </si>
+  <si>
+    <t>Брикет пломбир, 200г</t>
+  </si>
+  <si>
+    <t>272.00</t>
+  </si>
+  <si>
+    <t>217.60</t>
+  </si>
+  <si>
+    <t>10040010</t>
+  </si>
+  <si>
+    <t>Брикет пломбир на вафлях, 80г</t>
+  </si>
+  <si>
+    <t>10040170</t>
+  </si>
+  <si>
+    <t>Брикет пломбир (флоупак), 200г</t>
+  </si>
+  <si>
+    <t>10040210</t>
+  </si>
+  <si>
+    <t>Брикет пломбир без сахарозы (флоупак), 200г</t>
+  </si>
+  <si>
+    <t>331.00</t>
+  </si>
+  <si>
+    <t>264.80</t>
+  </si>
+  <si>
+    <t>10040180</t>
+  </si>
+  <si>
+    <t>Брикет крем-брюле (флоупак), 200г</t>
+  </si>
+  <si>
+    <t>10040190</t>
+  </si>
+  <si>
+    <t>Брикет шоколадный (флоупак), 200г</t>
+  </si>
+  <si>
     <t>10120300</t>
   </si>
   <si>
     <t>Пломбир «Фисташковый кактус» в белой глазури, 80г</t>
   </si>
   <si>
-    <t>263.00</t>
-[...52 lines deleted...]
-  <si>
     <t>10010430</t>
   </si>
   <si>
     <t>Пломбир «Ананасовый кактус» в глазури, 80г</t>
   </si>
   <si>
-    <t>10010440</t>
-[...1039 lines deleted...]
-  <si>
     <t>10120260</t>
   </si>
   <si>
     <t>Смузи-сорбет ЛЕТО FEST манго-клубника, 60г</t>
   </si>
   <si>
-    <t>10120190</t>
-[...28 lines deleted...]
-  <si>
     <t>10050170</t>
   </si>
   <si>
     <t>Сорбет СОУ ФРЕШ «Клубника&amp;Кола», 98г</t>
   </si>
   <si>
     <t>10110010</t>
   </si>
   <si>
     <t>Пломбир Ice Gravity «Пиньята», 270г</t>
   </si>
   <si>
     <t>916.00</t>
   </si>
   <si>
     <t>732.80</t>
   </si>
   <si>
     <t>10110050</t>
   </si>
   <si>
     <t>Пломбир Ice Gravity «Десерт Анны Павловой», 270г</t>
   </si>
   <si>
     <t>939.00</t>
@@ -1614,122 +1629,119 @@
   <si>
     <t>10120290</t>
   </si>
   <si>
     <t>Ягодный чай «Клубника с малиной и апельсином», 50г</t>
   </si>
   <si>
     <t>10120100</t>
   </si>
   <si>
     <t>Ягодный чай «Малина с брусникой и чабрецом», 50г</t>
   </si>
   <si>
     <t>10120110</t>
   </si>
   <si>
     <t>Фруктовый чай «Манго с маракуйей и апельсином», 50г</t>
   </si>
   <si>
     <t>10120090</t>
   </si>
   <si>
     <t>Ягодный чай «Апельсин с ягодами облепихи», 50г</t>
   </si>
   <si>
+    <t>10120060</t>
+  </si>
+  <si>
+    <t>Ягодный чай «Яблоко с корицей и свежей облепихой», 50г</t>
+  </si>
+  <si>
     <t>10120080</t>
   </si>
   <si>
     <t>Ягодный чай «Барбарис с соком вишни и кусочками яблок», 50г</t>
   </si>
   <si>
+    <t>10120030</t>
+  </si>
+  <si>
+    <t>Ягодный чай «Облепиха и розмарин», 50г</t>
+  </si>
+  <si>
     <t>10120050</t>
   </si>
   <si>
     <t>Ягодный чай «Клюквенный пунш с кусочками апельсина», 50г</t>
   </si>
   <si>
     <t>10130010</t>
   </si>
   <si>
     <t>СМУЗИ В КУБЕ «Апельсиновый фреш»</t>
   </si>
   <si>
     <t>295.00</t>
   </si>
   <si>
     <t>236.00</t>
   </si>
   <si>
     <t>10130020</t>
   </si>
   <si>
     <t>СМУЗИ В КУБЕ «Киви с авокадо + яблоко и лайм»</t>
   </si>
   <si>
     <t>10130030</t>
   </si>
   <si>
     <t>СМУЗИ В КУБЕ «Клубника шейк с семенами чиа и бананом»</t>
   </si>
   <si>
     <t>10130040</t>
   </si>
   <si>
     <t>СМУЗИ В КУБЕ «Малина боул с чиа и бананом»</t>
   </si>
   <si>
     <t>10130050</t>
   </si>
   <si>
     <t>СМУЗИ В КУБЕ «Ягодный микс малина с черникой»</t>
   </si>
   <si>
-    <t>10120060</t>
-[...10 lines deleted...]
-  <si>
     <t>Шоколад и сладости</t>
   </si>
   <si>
     <t>30040100</t>
   </si>
   <si>
     <t>Малина в белом и молочном шоколаде «BLOOMI», 150г</t>
   </si>
   <si>
-    <t>1100.00</t>
-[...1 lines deleted...]
-  <si>
     <t>880.00</t>
   </si>
   <si>
     <t>30040110</t>
   </si>
   <si>
     <t>Жимолость в белом шоколаде «BLOOMI», 150г</t>
   </si>
   <si>
     <t>30040120</t>
   </si>
   <si>
     <t>Малина в молочном шоколаде «BLOOMI», 150г</t>
   </si>
   <si>
     <t>30060020</t>
   </si>
   <si>
     <t>Чернослив с миндалем в горьком шоколаде, 190г</t>
   </si>
   <si>
     <t>650.00</t>
   </si>
   <si>
     <t>520.00</t>
@@ -2169,78 +2181,78 @@
   <si>
     <t>80010011</t>
   </si>
   <si>
     <t>Креманка с ложкой (10 шт.)</t>
   </si>
   <si>
     <t>237.00</t>
   </si>
   <si>
     <t>189.60</t>
   </si>
   <si>
     <t>80050090</t>
   </si>
   <si>
     <t>Вафельная креманка (28 шт.)</t>
   </si>
   <si>
     <t>545.00</t>
   </si>
   <si>
     <t>436.00</t>
   </si>
   <si>
+    <t>80050080</t>
+  </si>
+  <si>
+    <t>Вафельная креманка глазированная (20 шт.)</t>
+  </si>
+  <si>
+    <t>695.00</t>
+  </si>
+  <si>
+    <t>556.00</t>
+  </si>
+  <si>
     <t>90060200</t>
   </si>
   <si>
     <t>Подарочный шоппер «Клубничное лето»</t>
   </si>
   <si>
     <t>800.00</t>
   </si>
   <si>
     <t>640.00</t>
   </si>
   <si>
     <t>90060211</t>
   </si>
   <si>
     <t>Подарочный шоппер «Апельсиновое настроение»</t>
-  </si>
-[...10 lines deleted...]
-    <t>556.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
@@ -2293,51 +2305,51 @@
     <xf numFmtId="0" applyNumberFormat="1" fontId="4" applyFont="1" fillId="2" applyFill="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="2" applyFont="1" fillId="3" applyFill="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="2" applyFont="1" fillId="3" applyFill="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="TableNumber" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:G240"/>
+  <dimension ref="A1:G241"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1" style="2"/>
     <col min="2" max="2" width="10" customWidth="1" style="2"/>
     <col min="3" max="3" width="50" customWidth="1" style="2"/>
     <col min="4" max="4" width="11" customWidth="1" style="2"/>
     <col min="5" max="5" width="11" customWidth="1" style="2"/>
     <col min="6" max="6" width="11" customWidth="1" style="2"/>
     <col min="7" max="16384" width="9.140625" customWidth="1" style="2"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1" s="3" customFormat="1">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="3"/>
     </row>
@@ -2381,917 +2393,917 @@
       </c>
       <c r="C4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="6">
         <v>25</v>
       </c>
       <c r="E4" s="9" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="6">
         <v>2</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="6">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="6">
         <v>3</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="6">
         <v>30</v>
       </c>
       <c r="E6" s="9" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="F6" s="9" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="6">
         <v>4</v>
       </c>
       <c r="B7" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="6">
+        <v>30</v>
+      </c>
+      <c r="E7" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C7" s="2" t="s">
+      <c r="F7" s="9" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="6">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D8" s="6">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="E8" s="9" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="F8" s="9" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="6">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D9" s="6">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="E9" s="9" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="F9" s="9" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="6">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D10" s="6">
         <v>40</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="F10" s="9" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="6">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D11" s="6">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F11" s="9" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="6">
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D12" s="6">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="E12" s="9" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="6">
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="6">
         <v>16</v>
       </c>
       <c r="E13" s="9" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F13" s="9" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="6">
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D14" s="6">
         <v>21</v>
       </c>
       <c r="E14" s="9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="F14" s="9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="6">
         <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D15" s="6">
         <v>30</v>
       </c>
       <c r="E15" s="9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F15" s="9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="6">
         <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D16" s="6">
         <v>30</v>
       </c>
       <c r="E16" s="9" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F16" s="9" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="6">
         <v>14</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D17" s="6">
         <v>30</v>
       </c>
       <c r="E17" s="9" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F17" s="9" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="6">
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D18" s="6">
         <v>30</v>
       </c>
       <c r="E18" s="9" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F18" s="9" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="6">
         <v>16</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="6">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="F19" s="9" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="6">
         <v>17</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D20" s="6">
         <v>25</v>
       </c>
       <c r="E20" s="9" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F20" s="9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="6">
         <v>18</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>58</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>59</v>
       </c>
       <c r="D21" s="6">
         <v>25</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F21" s="9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="6">
         <v>19</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>60</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>61</v>
       </c>
       <c r="D22" s="6">
         <v>25</v>
       </c>
       <c r="E22" s="9" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F22" s="9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="6">
         <v>20</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>63</v>
       </c>
       <c r="D23" s="6">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="F23" s="9" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="6">
         <v>21</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D24" s="6">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E24" s="9" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F24" s="9" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="6">
         <v>22</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D25" s="6">
         <v>40</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="F25" s="9" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="6">
         <v>23</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>72</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D26" s="6">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="F26" s="9" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="6">
         <v>24</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D27" s="6">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F27" s="9" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="6">
         <v>25</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D28" s="6">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="E28" s="9" t="s">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="F28" s="9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="6">
         <v>26</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D29" s="6">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="F29" s="9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="6">
         <v>27</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D30" s="6">
         <v>42</v>
       </c>
       <c r="E30" s="9" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
       <c r="F30" s="9" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="6">
         <v>28</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D31" s="6">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="E31" s="9" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F31" s="9" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="6">
         <v>29</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D32" s="6">
         <v>21</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="F32" s="9" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="6">
         <v>30</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>96</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>97</v>
       </c>
       <c r="D33" s="6">
         <v>21</v>
       </c>
       <c r="E33" s="9" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="F33" s="9" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="6">
         <v>31</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D34" s="6">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="E34" s="9" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F34" s="9" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="6">
         <v>32</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D35" s="6">
         <v>25</v>
       </c>
       <c r="E35" s="9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F35" s="9" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="6">
         <v>33</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D36" s="6">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="F36" s="9" t="s">
-        <v>109</v>
+        <v>55</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="6">
         <v>34</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>110</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>111</v>
       </c>
       <c r="D37" s="6">
         <v>20</v>
       </c>
       <c r="E37" s="9" t="s">
-        <v>56</v>
+        <v>112</v>
       </c>
       <c r="F37" s="9" t="s">
-        <v>57</v>
+        <v>113</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="6">
         <v>35</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D38" s="6">
         <v>20</v>
       </c>
       <c r="E38" s="9" t="s">
-        <v>114</v>
+        <v>33</v>
       </c>
       <c r="F38" s="9" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="6">
         <v>36</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>116</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>117</v>
       </c>
       <c r="D39" s="6">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>29</v>
+        <v>118</v>
       </c>
       <c r="F39" s="9" t="s">
-        <v>87</v>
+        <v>119</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="6">
         <v>37</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D40" s="6">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="E40" s="9" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F40" s="9" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="6">
         <v>38</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D41" s="6">
         <v>40</v>
       </c>
       <c r="E41" s="9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="F41" s="9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="6">
         <v>39</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D42" s="6">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F42" s="9" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="6">
         <v>40</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D43" s="6">
         <v>30</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="F43" s="9" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="6">
         <v>41</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>134</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>135</v>
       </c>
       <c r="D44" s="6">
         <v>30</v>
       </c>
       <c r="E44" s="9" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="F44" s="9" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="6">
         <v>42</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D45" s="6">
         <v>30</v>
       </c>
       <c r="E45" s="9" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F45" s="9" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="6">
         <v>43</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>140</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>141</v>
       </c>
       <c r="D46" s="6">
         <v>30</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F46" s="9" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="6">
         <v>44</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>142</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>143</v>
       </c>
       <c r="D47" s="6">
         <v>30</v>
       </c>
       <c r="E47" s="9" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="9" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="6">
         <v>45</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>144</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>145</v>
       </c>
       <c r="D48" s="6">
         <v>30</v>
       </c>
       <c r="E48" s="9" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F48" s="9" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="6">
         <v>46</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>146</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>147</v>
       </c>
       <c r="D49" s="6">
         <v>1</v>
       </c>
       <c r="E49" s="9" t="s">
         <v>148</v>
       </c>
       <c r="F49" s="9" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="6">
         <v>47</v>
@@ -3744,3330 +3756,3350 @@
       </c>
       <c r="D72" s="6">
         <v>1</v>
       </c>
       <c r="E72" s="9" t="s">
         <v>238</v>
       </c>
       <c r="F72" s="9" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="6">
         <v>70</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>240</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>241</v>
       </c>
       <c r="D73" s="6">
         <v>1</v>
       </c>
       <c r="E73" s="9" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="F73" s="9" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="6">
         <v>71</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D74" s="6">
         <v>1</v>
       </c>
       <c r="E74" s="9" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="F74" s="9" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="6">
         <v>72</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="D75" s="6">
         <v>1</v>
       </c>
       <c r="E75" s="9" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F75" s="9" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="6">
         <v>73</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="D76" s="6">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="E76" s="9" t="s">
-        <v>56</v>
+        <v>254</v>
       </c>
       <c r="F76" s="9" t="s">
-        <v>57</v>
+        <v>255</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="6">
         <v>74</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="D77" s="6">
         <v>25</v>
       </c>
       <c r="E77" s="9" t="s">
-        <v>254</v>
+        <v>54</v>
       </c>
       <c r="F77" s="9" t="s">
-        <v>255</v>
+        <v>55</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="6">
         <v>75</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="D78" s="6">
         <v>25</v>
       </c>
       <c r="E78" s="9" t="s">
-        <v>56</v>
+        <v>260</v>
       </c>
       <c r="F78" s="9" t="s">
-        <v>57</v>
+        <v>261</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="6">
         <v>76</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="D79" s="6">
         <v>25</v>
       </c>
       <c r="E79" s="9" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="F79" s="9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="6">
         <v>77</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="D80" s="6">
         <v>25</v>
       </c>
       <c r="E80" s="9" t="s">
-        <v>254</v>
+        <v>54</v>
       </c>
       <c r="F80" s="9" t="s">
-        <v>255</v>
+        <v>55</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="6">
         <v>78</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="D81" s="6">
         <v>25</v>
       </c>
       <c r="E81" s="9" t="s">
-        <v>264</v>
+        <v>54</v>
       </c>
       <c r="F81" s="9" t="s">
-        <v>265</v>
+        <v>55</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="6">
         <v>79</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D82" s="6">
         <v>25</v>
       </c>
       <c r="E82" s="9" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="F82" s="9" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="6">
         <v>80</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>270</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>271</v>
       </c>
       <c r="D83" s="6">
         <v>25</v>
       </c>
       <c r="E83" s="9" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="F83" s="9" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="6">
         <v>81</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="D84" s="6">
         <v>25</v>
       </c>
       <c r="E84" s="9" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="F84" s="9" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="6">
         <v>82</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D85" s="6">
         <v>25</v>
       </c>
       <c r="E85" s="9" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="F85" s="9" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="6">
         <v>83</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D86" s="6">
         <v>25</v>
       </c>
       <c r="E86" s="9" t="s">
-        <v>268</v>
+        <v>282</v>
       </c>
       <c r="F86" s="9" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="6">
         <v>84</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="D87" s="6">
         <v>25</v>
       </c>
       <c r="E87" s="9" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="F87" s="9" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="6">
         <v>85</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="D88" s="6">
         <v>25</v>
       </c>
       <c r="E88" s="9" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="F88" s="9" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="6">
         <v>86</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="D89" s="6">
         <v>25</v>
       </c>
       <c r="E89" s="9" t="s">
-        <v>286</v>
+        <v>272</v>
       </c>
       <c r="F89" s="9" t="s">
-        <v>287</v>
+        <v>273</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="6">
         <v>87</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="D90" s="6">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="E90" s="9" t="s">
-        <v>290</v>
+        <v>276</v>
       </c>
       <c r="F90" s="9" t="s">
-        <v>291</v>
+        <v>277</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="6">
         <v>88</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>292</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>293</v>
       </c>
       <c r="D91" s="6">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E91" s="9" t="s">
-        <v>10</v>
+        <v>294</v>
       </c>
       <c r="F91" s="9" t="s">
-        <v>11</v>
+        <v>295</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="6">
         <v>89</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D92" s="6">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="E92" s="9" t="s">
-        <v>43</v>
+        <v>298</v>
       </c>
       <c r="F92" s="9" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="6">
         <v>90</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="D93" s="6">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E93" s="9" t="s">
-        <v>299</v>
+        <v>14</v>
       </c>
       <c r="F93" s="9" t="s">
-        <v>300</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="6">
         <v>91</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D94" s="6">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="E94" s="9" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="F94" s="9" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="6">
         <v>92</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D95" s="6">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E95" s="9" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F95" s="9" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="6">
         <v>93</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D96" s="6">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E96" s="9" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F96" s="9" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="6">
         <v>94</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="D97" s="6">
         <v>18</v>
       </c>
       <c r="E97" s="9" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="F97" s="9" t="s">
-        <v>300</v>
+        <v>309</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="6">
         <v>95</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="D98" s="6">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E98" s="9" t="s">
-        <v>299</v>
+        <v>318</v>
       </c>
       <c r="F98" s="9" t="s">
-        <v>300</v>
+        <v>319</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="6">
         <v>96</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="D99" s="6">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E99" s="9" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="F99" s="9" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="6">
         <v>97</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D100" s="6">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E100" s="9" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="F100" s="9" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="6">
         <v>98</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="D101" s="6">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="E101" s="9" t="s">
-        <v>323</v>
+        <v>312</v>
       </c>
       <c r="F101" s="9" t="s">
-        <v>324</v>
+        <v>313</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="6">
         <v>99</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D102" s="6">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E102" s="9" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F102" s="9" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="6">
         <v>100</v>
       </c>
       <c r="B103" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="D103" s="6">
+        <v>30</v>
+      </c>
+      <c r="E103" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="F103" s="9" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="6">
         <v>101</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D104" s="6">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="E104" s="9" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="F104" s="9" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="6">
         <v>102</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="D105" s="6">
         <v>20</v>
       </c>
       <c r="E105" s="9" t="s">
-        <v>327</v>
+        <v>338</v>
       </c>
       <c r="F105" s="9" t="s">
-        <v>328</v>
+        <v>339</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="6">
         <v>103</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="D106" s="6">
         <v>20</v>
       </c>
       <c r="E106" s="9" t="s">
-        <v>327</v>
+        <v>338</v>
       </c>
       <c r="F106" s="9" t="s">
-        <v>328</v>
+        <v>339</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="6">
         <v>104</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="D107" s="6">
         <v>20</v>
       </c>
       <c r="E107" s="9" t="s">
-        <v>327</v>
+        <v>338</v>
       </c>
       <c r="F107" s="9" t="s">
-        <v>328</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="6">
         <v>105</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="D108" s="6">
         <v>20</v>
       </c>
       <c r="E108" s="9" t="s">
-        <v>327</v>
+        <v>338</v>
       </c>
       <c r="F108" s="9" t="s">
-        <v>328</v>
+        <v>339</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="6">
         <v>106</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="D109" s="6">
         <v>20</v>
       </c>
       <c r="E109" s="9" t="s">
-        <v>327</v>
+        <v>338</v>
       </c>
       <c r="F109" s="9" t="s">
-        <v>328</v>
+        <v>339</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="6">
         <v>107</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="D110" s="6">
         <v>20</v>
       </c>
       <c r="E110" s="9" t="s">
-        <v>327</v>
+        <v>338</v>
       </c>
       <c r="F110" s="9" t="s">
-        <v>328</v>
+        <v>339</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="6">
         <v>108</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="D111" s="6">
         <v>20</v>
       </c>
       <c r="E111" s="9" t="s">
-        <v>327</v>
+        <v>338</v>
       </c>
       <c r="F111" s="9" t="s">
-        <v>328</v>
+        <v>339</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="6">
         <v>109</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="D112" s="6">
         <v>20</v>
       </c>
       <c r="E112" s="9" t="s">
-        <v>327</v>
+        <v>338</v>
       </c>
       <c r="F112" s="9" t="s">
-        <v>328</v>
+        <v>339</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="6">
         <v>110</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="D113" s="6">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E113" s="9" t="s">
-        <v>351</v>
+        <v>338</v>
       </c>
       <c r="F113" s="9" t="s">
-        <v>352</v>
+        <v>339</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="6">
         <v>111</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="D114" s="6">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E114" s="9" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F114" s="9" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="6">
         <v>112</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D115" s="6">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E115" s="9" t="s">
-        <v>359</v>
+        <v>338</v>
       </c>
       <c r="F115" s="9" t="s">
-        <v>360</v>
+        <v>339</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="6">
         <v>113</v>
       </c>
       <c r="B116" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="C116" s="2" t="s">
         <v>361</v>
       </c>
-      <c r="C116" s="2" t="s">
+      <c r="D116" s="6">
+        <v>8</v>
+      </c>
+      <c r="E116" s="9" t="s">
         <v>362</v>
       </c>
-      <c r="D116" s="6">
-[...2 lines deleted...]
-      <c r="E116" s="9" t="s">
+      <c r="F116" s="9" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="6">
         <v>114</v>
       </c>
       <c r="B117" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="C117" s="2" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="D117" s="6">
         <v>8</v>
       </c>
       <c r="E117" s="9" t="s">
+        <v>366</v>
+      </c>
+      <c r="F117" s="9" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="6">
         <v>115</v>
       </c>
       <c r="B118" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="C118" s="2" t="s">
         <v>369</v>
       </c>
-      <c r="C118" s="2" t="s">
+      <c r="D118" s="6">
+        <v>8</v>
+      </c>
+      <c r="E118" s="9" t="s">
         <v>370</v>
       </c>
-      <c r="D118" s="6">
-[...2 lines deleted...]
-      <c r="E118" s="9" t="s">
+      <c r="F118" s="9" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="6">
         <v>116</v>
       </c>
       <c r="B119" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="C119" s="2" t="s">
         <v>373</v>
       </c>
-      <c r="C119" s="2" t="s">
+      <c r="D119" s="6">
+        <v>13</v>
+      </c>
+      <c r="E119" s="9" t="s">
         <v>374</v>
       </c>
-      <c r="D119" s="6">
-[...2 lines deleted...]
-      <c r="E119" s="9" t="s">
+      <c r="F119" s="9" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="6">
         <v>117</v>
       </c>
       <c r="B120" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="C120" s="2" t="s">
         <v>377</v>
       </c>
-      <c r="C120" s="2" t="s">
+      <c r="D120" s="6">
+        <v>8</v>
+      </c>
+      <c r="E120" s="9" t="s">
         <v>378</v>
       </c>
-      <c r="D120" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="F120" s="9" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="6">
         <v>118</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D121" s="6">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="E121" s="9" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="F121" s="9" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="6">
         <v>119</v>
       </c>
       <c r="B122" s="2" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C122" s="2" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D122" s="6">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="E122" s="9" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F122" s="9" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="6">
         <v>120</v>
       </c>
       <c r="B123" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="D123" s="6">
+        <v>36</v>
+      </c>
+      <c r="E123" s="9" t="s">
+        <v>386</v>
+      </c>
+      <c r="F123" s="9" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="6">
         <v>121</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D124" s="6">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="E124" s="9" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F124" s="9" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="6">
         <v>122</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="D125" s="6">
         <v>25</v>
       </c>
       <c r="E125" s="9" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="F125" s="9" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="6">
         <v>123</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="D126" s="6">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="E126" s="9" t="s">
-        <v>385</v>
+        <v>272</v>
       </c>
       <c r="F126" s="9" t="s">
-        <v>386</v>
+        <v>273</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="6">
         <v>124</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="D127" s="6">
         <v>25</v>
       </c>
       <c r="E127" s="9" t="s">
-        <v>385</v>
+        <v>396</v>
       </c>
       <c r="F127" s="9" t="s">
-        <v>386</v>
+        <v>397</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="6">
         <v>125</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="C128" s="2" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="D128" s="6">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E128" s="9" t="s">
-        <v>132</v>
+        <v>404</v>
       </c>
       <c r="F128" s="9" t="s">
-        <v>133</v>
+        <v>405</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="6">
         <v>126</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="D129" s="6">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E129" s="9" t="s">
-        <v>138</v>
+        <v>396</v>
       </c>
       <c r="F129" s="9" t="s">
-        <v>139</v>
+        <v>397</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="6">
         <v>127</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="D130" s="6">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="E130" s="9" t="s">
-        <v>405</v>
+        <v>396</v>
       </c>
       <c r="F130" s="9" t="s">
-        <v>406</v>
+        <v>397</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="6">
         <v>128</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="D131" s="6">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E131" s="9" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="F131" s="9" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="6">
         <v>129</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="C132" s="2" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="D132" s="6">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E132" s="9" t="s">
-        <v>303</v>
+        <v>44</v>
       </c>
       <c r="F132" s="9" t="s">
-        <v>304</v>
+        <v>45</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="6">
         <v>130</v>
       </c>
       <c r="B133" s="2" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="D133" s="6">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E133" s="9" t="s">
-        <v>327</v>
+        <v>130</v>
       </c>
       <c r="F133" s="9" t="s">
-        <v>328</v>
+        <v>131</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="6">
         <v>131</v>
       </c>
       <c r="B134" s="2" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="C134" s="2" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="D134" s="6">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E134" s="9" t="s">
-        <v>415</v>
+        <v>338</v>
       </c>
       <c r="F134" s="9" t="s">
-        <v>416</v>
+        <v>339</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="6">
         <v>132</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D135" s="6">
         <v>8</v>
       </c>
       <c r="E135" s="9" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="F135" s="9" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="6">
         <v>133</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="D136" s="6">
         <v>8</v>
       </c>
       <c r="E136" s="9" t="s">
-        <v>415</v>
+        <v>424</v>
       </c>
       <c r="F136" s="9" t="s">
-        <v>416</v>
+        <v>425</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="6">
         <v>134</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="D137" s="6">
         <v>8</v>
       </c>
       <c r="E137" s="9" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="F137" s="9" t="s">
-        <v>426</v>
-[...17 lines deleted...]
-      <c r="B139" s="2" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="6">
+        <v>135</v>
+      </c>
+      <c r="B138" s="2" t="s">
         <v>428</v>
       </c>
-      <c r="C139" s="2" t="s">
+      <c r="C138" s="2" t="s">
         <v>429</v>
       </c>
-      <c r="D139" s="6">
-[...2 lines deleted...]
-      <c r="E139" s="9" t="s">
+      <c r="D138" s="6">
+        <v>8</v>
+      </c>
+      <c r="E138" s="9" t="s">
         <v>430</v>
       </c>
-      <c r="F139" s="9" t="s">
+      <c r="F138" s="9" t="s">
         <v>431</v>
       </c>
+    </row>
+    <row r="139" s="7" customFormat="1">
+      <c r="A139" s="8" t="s">
+        <v>432</v>
+      </c>
+      <c r="B139" s="8"/>
+      <c r="C139" s="8"/>
+      <c r="D139" s="8"/>
+      <c r="E139" s="8"/>
+      <c r="F139" s="8"/>
+      <c r="G139" s="7"/>
     </row>
     <row r="140">
       <c r="A140" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B140" s="2" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C140" s="2" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D140" s="6">
         <v>1</v>
       </c>
       <c r="E140" s="9" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F140" s="9" t="s">
-        <v>76</v>
+        <v>436</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B141" s="2" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="D141" s="6">
         <v>1</v>
       </c>
       <c r="E141" s="9" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="F141" s="9" t="s">
-        <v>438</v>
+        <v>74</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C142" s="2" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D142" s="6">
         <v>1</v>
       </c>
       <c r="E142" s="9" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="F142" s="9" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D143" s="6">
         <v>1</v>
       </c>
       <c r="E143" s="9" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F143" s="9" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B144" s="2" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D144" s="6">
         <v>1</v>
       </c>
       <c r="E144" s="9" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F144" s="9" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="D145" s="6">
         <v>1</v>
       </c>
       <c r="E145" s="9" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F145" s="9" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="6">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="D146" s="6">
         <v>1</v>
       </c>
       <c r="E146" s="9" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="F146" s="9" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="6">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D147" s="6">
         <v>1</v>
       </c>
       <c r="E147" s="9" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="F147" s="9" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="6">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D148" s="6">
         <v>1</v>
       </c>
       <c r="E148" s="9" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="F148" s="9" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="6">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D149" s="6">
         <v>1</v>
       </c>
       <c r="E149" s="9" t="s">
-        <v>120</v>
+        <v>470</v>
       </c>
       <c r="F149" s="9" t="s">
-        <v>121</v>
+        <v>471</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="6">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="D150" s="6">
         <v>1</v>
       </c>
       <c r="E150" s="9" t="s">
-        <v>90</v>
+        <v>118</v>
       </c>
       <c r="F150" s="9" t="s">
-        <v>91</v>
+        <v>119</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="6">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="D151" s="6">
         <v>1</v>
       </c>
       <c r="E151" s="9" t="s">
-        <v>437</v>
+        <v>88</v>
       </c>
       <c r="F151" s="9" t="s">
-        <v>438</v>
+        <v>89</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="6">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="D152" s="6">
         <v>1</v>
       </c>
       <c r="E152" s="9" t="s">
-        <v>475</v>
+        <v>442</v>
       </c>
       <c r="F152" s="9" t="s">
-        <v>476</v>
+        <v>443</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="6">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D153" s="6">
         <v>1</v>
       </c>
       <c r="E153" s="9" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="F153" s="9" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="6">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D154" s="6">
         <v>1</v>
       </c>
       <c r="E154" s="9" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F154" s="9" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="6">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="D155" s="6">
         <v>1</v>
       </c>
       <c r="E155" s="9" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="F155" s="9" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="6">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="D156" s="6">
         <v>1</v>
       </c>
       <c r="E156" s="9" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="F156" s="9" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="6">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D157" s="6">
         <v>1</v>
       </c>
       <c r="E157" s="9" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="F157" s="9" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="6">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B158" s="2" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C158" s="2" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="D158" s="6">
         <v>1</v>
       </c>
       <c r="E158" s="9" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F158" s="9" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="6">
+        <v>20</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="D159" s="6">
+        <v>1</v>
+      </c>
+      <c r="E159" s="9" t="s">
+        <v>504</v>
+      </c>
+      <c r="F159" s="9" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="6">
         <v>21</v>
       </c>
-      <c r="B159" s="2" t="s">
-[...30 lines deleted...]
-      <c r="B161" s="2" t="s">
+      <c r="B160" s="2" t="s">
         <v>506</v>
       </c>
-      <c r="C161" s="2" t="s">
+      <c r="C160" s="2" t="s">
         <v>507</v>
       </c>
-      <c r="D161" s="6">
-[...2 lines deleted...]
-      <c r="E161" s="9" t="s">
+      <c r="D160" s="6">
+        <v>1</v>
+      </c>
+      <c r="E160" s="9" t="s">
         <v>508</v>
       </c>
-      <c r="F161" s="9" t="s">
+      <c r="F160" s="9" t="s">
         <v>509</v>
       </c>
+    </row>
+    <row r="161" s="7" customFormat="1">
+      <c r="A161" s="8" t="s">
+        <v>510</v>
+      </c>
+      <c r="B161" s="8"/>
+      <c r="C161" s="8"/>
+      <c r="D161" s="8"/>
+      <c r="E161" s="8"/>
+      <c r="F161" s="8"/>
+      <c r="G161" s="7"/>
     </row>
     <row r="162">
       <c r="A162" s="6">
+        <v>1</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="D162" s="6">
+        <v>1</v>
+      </c>
+      <c r="E162" s="9" t="s">
+        <v>513</v>
+      </c>
+      <c r="F162" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="6">
         <v>2</v>
       </c>
-      <c r="B162" s="2" t="s">
-[...30 lines deleted...]
-      <c r="B164" s="2" t="s">
+      <c r="B163" s="2" t="s">
         <v>515</v>
       </c>
-      <c r="C164" s="2" t="s">
+      <c r="C163" s="2" t="s">
         <v>516</v>
       </c>
-      <c r="D164" s="6">
-[...7 lines deleted...]
-      </c>
+      <c r="D163" s="6">
+        <v>1</v>
+      </c>
+      <c r="E163" s="9" t="s">
+        <v>517</v>
+      </c>
+      <c r="F163" s="9" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="164" s="7" customFormat="1">
+      <c r="A164" s="8" t="s">
+        <v>519</v>
+      </c>
+      <c r="B164" s="8"/>
+      <c r="C164" s="8"/>
+      <c r="D164" s="8"/>
+      <c r="E164" s="8"/>
+      <c r="F164" s="8"/>
+      <c r="G164" s="7"/>
     </row>
     <row r="165">
       <c r="A165" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="D165" s="6">
         <v>30</v>
       </c>
       <c r="E165" s="9" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="F165" s="9" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B166" s="2" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="C166" s="2" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="D166" s="6">
         <v>30</v>
       </c>
       <c r="E166" s="9" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="F166" s="9" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B167" s="2" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="C167" s="2" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="D167" s="6">
         <v>30</v>
       </c>
       <c r="E167" s="9" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="F167" s="9" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B168" s="2" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="C168" s="2" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="D168" s="6">
         <v>30</v>
       </c>
       <c r="E168" s="9" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="F168" s="9" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="C169" s="2" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="D169" s="6">
         <v>30</v>
       </c>
       <c r="E169" s="9" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="F169" s="9" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B170" s="2" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="C170" s="2" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="D170" s="6">
         <v>30</v>
       </c>
       <c r="E170" s="9" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="F170" s="9" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="6">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B171" s="2" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="C171" s="2" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="D171" s="6">
         <v>30</v>
       </c>
       <c r="E171" s="9" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="F171" s="9" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="6">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B172" s="2" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="C172" s="2" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="D172" s="6">
         <v>30</v>
       </c>
       <c r="E172" s="9" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="F172" s="9" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="6">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B173" s="2" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="C173" s="2" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="D173" s="6">
         <v>30</v>
       </c>
       <c r="E173" s="9" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="F173" s="9" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="6">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B174" s="2" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="C174" s="2" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="D174" s="6">
         <v>30</v>
       </c>
       <c r="E174" s="9" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="F174" s="9" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="6">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="D175" s="6">
         <v>30</v>
       </c>
       <c r="E175" s="9" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="F175" s="9" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="6">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="C176" s="2" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="D176" s="6">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E176" s="9" t="s">
-        <v>541</v>
+        <v>513</v>
       </c>
       <c r="F176" s="9" t="s">
-        <v>542</v>
+        <v>514</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="6">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="D177" s="6">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E177" s="9" t="s">
-        <v>541</v>
+        <v>513</v>
       </c>
       <c r="F177" s="9" t="s">
-        <v>542</v>
+        <v>514</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="6">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B178" s="2" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="C178" s="2" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="D178" s="6">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="E178" s="9" t="s">
-        <v>541</v>
+        <v>513</v>
       </c>
       <c r="F178" s="9" t="s">
-        <v>542</v>
+        <v>514</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="6">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="D179" s="6">
         <v>24</v>
       </c>
       <c r="E179" s="9" t="s">
-        <v>541</v>
+        <v>550</v>
       </c>
       <c r="F179" s="9" t="s">
-        <v>542</v>
+        <v>551</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="6">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B180" s="2" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="C180" s="2" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="D180" s="6">
         <v>24</v>
       </c>
       <c r="E180" s="9" t="s">
-        <v>541</v>
+        <v>550</v>
       </c>
       <c r="F180" s="9" t="s">
-        <v>542</v>
+        <v>551</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="6">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B181" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="D181" s="6">
+        <v>24</v>
+      </c>
+      <c r="E181" s="9" t="s">
+        <v>550</v>
+      </c>
+      <c r="F181" s="9" t="s">
         <v>551</v>
-      </c>
-[...10 lines deleted...]
-        <v>509</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="6">
+        <v>18</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="D182" s="6">
+        <v>24</v>
+      </c>
+      <c r="E182" s="9" t="s">
+        <v>550</v>
+      </c>
+      <c r="F182" s="9" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="6">
         <v>19</v>
       </c>
-      <c r="B182" s="2" t="s">
-[...39 lines deleted...]
-      <c r="E184" s="9" t="s">
+      <c r="B183" s="2" t="s">
         <v>558</v>
       </c>
-      <c r="F184" s="9" t="s">
+      <c r="C183" s="2" t="s">
         <v>559</v>
       </c>
+      <c r="D183" s="6">
+        <v>24</v>
+      </c>
+      <c r="E183" s="9" t="s">
+        <v>550</v>
+      </c>
+      <c r="F183" s="9" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="184" s="7" customFormat="1">
+      <c r="A184" s="8" t="s">
+        <v>560</v>
+      </c>
+      <c r="B184" s="8"/>
+      <c r="C184" s="8"/>
+      <c r="D184" s="8"/>
+      <c r="E184" s="8"/>
+      <c r="F184" s="8"/>
+      <c r="G184" s="7"/>
     </row>
     <row r="185">
       <c r="A185" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B185" s="2" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C185" s="2" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="D185" s="6">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="E185" s="9" t="s">
-        <v>558</v>
+        <v>243</v>
       </c>
       <c r="F185" s="9" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B186" s="2" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="C186" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="D186" s="6">
+        <v>12</v>
+      </c>
+      <c r="E186" s="9" t="s">
+        <v>243</v>
+      </c>
+      <c r="F186" s="9" t="s">
         <v>563</v>
-      </c>
-[...7 lines deleted...]
-        <v>559</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B187" s="2" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="C187" s="2" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="D187" s="6">
         <v>12</v>
       </c>
       <c r="E187" s="9" t="s">
-        <v>566</v>
+        <v>243</v>
       </c>
       <c r="F187" s="9" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>568</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>569</v>
       </c>
       <c r="D188" s="6">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E188" s="9" t="s">
         <v>570</v>
       </c>
       <c r="F188" s="9" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>572</v>
       </c>
       <c r="C189" s="2" t="s">
         <v>573</v>
       </c>
       <c r="D189" s="6">
         <v>17</v>
       </c>
       <c r="E189" s="9" t="s">
         <v>574</v>
       </c>
       <c r="F189" s="9" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B190" s="2" t="s">
         <v>576</v>
       </c>
       <c r="C190" s="2" t="s">
         <v>577</v>
       </c>
       <c r="D190" s="6">
         <v>17</v>
       </c>
       <c r="E190" s="9" t="s">
         <v>578</v>
       </c>
       <c r="F190" s="9" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="6">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B191" s="2" t="s">
         <v>580</v>
       </c>
       <c r="C191" s="2" t="s">
         <v>581</v>
       </c>
       <c r="D191" s="6">
         <v>17</v>
       </c>
       <c r="E191" s="9" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="F191" s="9" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="6">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B192" s="2" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="C192" s="2" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="D192" s="6">
         <v>17</v>
       </c>
       <c r="E192" s="9" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F192" s="9" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="6">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>586</v>
       </c>
       <c r="C193" s="2" t="s">
         <v>587</v>
       </c>
       <c r="D193" s="6">
         <v>17</v>
       </c>
       <c r="E193" s="9" t="s">
-        <v>570</v>
+        <v>588</v>
       </c>
       <c r="F193" s="9" t="s">
-        <v>571</v>
+        <v>589</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="6">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B194" s="2" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="C194" s="2" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="D194" s="6">
         <v>17</v>
       </c>
       <c r="E194" s="9" t="s">
-        <v>584</v>
+        <v>574</v>
       </c>
       <c r="F194" s="9" t="s">
-        <v>585</v>
+        <v>575</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="6">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B195" s="2" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C195" s="2" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="D195" s="6">
         <v>17</v>
       </c>
       <c r="E195" s="9" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="F195" s="9" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="6">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B196" s="2" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="C196" s="2" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="D196" s="6">
         <v>17</v>
       </c>
       <c r="E196" s="9" t="s">
-        <v>594</v>
+        <v>588</v>
       </c>
       <c r="F196" s="9" t="s">
-        <v>595</v>
+        <v>589</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="6">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>596</v>
       </c>
       <c r="C197" s="2" t="s">
         <v>597</v>
       </c>
       <c r="D197" s="6">
         <v>17</v>
       </c>
       <c r="E197" s="9" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="F197" s="9" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="6">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B198" s="2" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="C198" s="2" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="D198" s="6">
         <v>17</v>
       </c>
       <c r="E198" s="9" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="F198" s="9" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="6">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B199" s="2" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="C199" s="2" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="D199" s="6">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="E199" s="9" t="s">
-        <v>491</v>
+        <v>598</v>
       </c>
       <c r="F199" s="9" t="s">
-        <v>492</v>
+        <v>599</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="6">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B200" s="2" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="C200" s="2" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="D200" s="6">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="E200" s="9" t="s">
-        <v>604</v>
+        <v>496</v>
       </c>
       <c r="F200" s="9" t="s">
-        <v>605</v>
+        <v>497</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="6">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B201" s="2" t="s">
         <v>606</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>607</v>
       </c>
       <c r="D201" s="6">
         <v>16</v>
       </c>
       <c r="E201" s="9" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="F201" s="9" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="6">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B202" s="2" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C202" s="2" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="D202" s="6">
         <v>16</v>
       </c>
       <c r="E202" s="9" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="F202" s="9" t="s">
-        <v>605</v>
-[...20 lines deleted...]
-      <c r="C204" s="2" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="6">
+        <v>19</v>
+      </c>
+      <c r="B203" s="2" t="s">
         <v>612</v>
       </c>
-      <c r="D204" s="6">
+      <c r="C203" s="2" t="s">
+        <v>613</v>
+      </c>
+      <c r="D203" s="6">
         <v>16</v>
       </c>
-      <c r="E204" s="9" t="s">
-[...2 lines deleted...]
-      <c r="F204" s="9" t="s">
+      <c r="E203" s="9" t="s">
+        <v>608</v>
+      </c>
+      <c r="F203" s="9" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="204" s="7" customFormat="1">
+      <c r="A204" s="8" t="s">
         <v>614</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A205" s="8" t="s">
+      <c r="B204" s="8"/>
+      <c r="C204" s="8"/>
+      <c r="D204" s="8"/>
+      <c r="E204" s="8"/>
+      <c r="F204" s="8"/>
+      <c r="G204" s="7"/>
+    </row>
+    <row r="205">
+      <c r="A205" s="6">
+        <v>1</v>
+      </c>
+      <c r="B205" s="2" t="s">
         <v>615</v>
       </c>
-      <c r="B205" s="8"/>
-[...10 lines deleted...]
-      <c r="B206" s="2" t="s">
+      <c r="C205" s="2" t="s">
         <v>616</v>
       </c>
-      <c r="C206" s="2" t="s">
+      <c r="D205" s="6">
+        <v>16</v>
+      </c>
+      <c r="E205" s="9" t="s">
         <v>617</v>
       </c>
-      <c r="D206" s="6">
-[...2 lines deleted...]
-      <c r="E206" s="9" t="s">
+      <c r="F205" s="9" t="s">
         <v>618</v>
       </c>
-      <c r="F206" s="9" t="s">
+    </row>
+    <row r="206" s="7" customFormat="1">
+      <c r="A206" s="8" t="s">
         <v>619</v>
       </c>
+      <c r="B206" s="8"/>
+      <c r="C206" s="8"/>
+      <c r="D206" s="8"/>
+      <c r="E206" s="8"/>
+      <c r="F206" s="8"/>
+      <c r="G206" s="7"/>
     </row>
     <row r="207">
       <c r="A207" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B207" s="2" t="s">
         <v>620</v>
       </c>
       <c r="C207" s="2" t="s">
         <v>621</v>
       </c>
       <c r="D207" s="6">
         <v>1</v>
       </c>
       <c r="E207" s="9" t="s">
         <v>622</v>
       </c>
       <c r="F207" s="9" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B208" s="2" t="s">
         <v>624</v>
       </c>
       <c r="C208" s="2" t="s">
         <v>625</v>
       </c>
       <c r="D208" s="6">
         <v>1</v>
       </c>
       <c r="E208" s="9" t="s">
         <v>626</v>
       </c>
       <c r="F208" s="9" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B209" s="2" t="s">
         <v>628</v>
       </c>
       <c r="C209" s="2" t="s">
         <v>629</v>
       </c>
       <c r="D209" s="6">
         <v>1</v>
       </c>
       <c r="E209" s="9" t="s">
         <v>630</v>
       </c>
       <c r="F209" s="9" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>632</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>633</v>
       </c>
       <c r="D210" s="6">
         <v>1</v>
       </c>
       <c r="E210" s="9" t="s">
         <v>634</v>
       </c>
       <c r="F210" s="9" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B211" s="2" t="s">
         <v>636</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>637</v>
       </c>
       <c r="D211" s="6">
         <v>1</v>
       </c>
       <c r="E211" s="9" t="s">
         <v>638</v>
       </c>
       <c r="F211" s="9" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B212" s="2" t="s">
         <v>640</v>
       </c>
       <c r="C212" s="2" t="s">
         <v>641</v>
       </c>
       <c r="D212" s="6">
         <v>1</v>
       </c>
       <c r="E212" s="9" t="s">
         <v>642</v>
       </c>
       <c r="F212" s="9" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="6">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>644</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>645</v>
       </c>
       <c r="D213" s="6">
         <v>1</v>
       </c>
       <c r="E213" s="9" t="s">
         <v>646</v>
       </c>
       <c r="F213" s="9" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="6">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B214" s="2" t="s">
         <v>648</v>
       </c>
       <c r="C214" s="2" t="s">
         <v>649</v>
       </c>
       <c r="D214" s="6">
         <v>1</v>
       </c>
       <c r="E214" s="9" t="s">
-        <v>642</v>
+        <v>650</v>
       </c>
       <c r="F214" s="9" t="s">
-        <v>643</v>
+        <v>651</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="6">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B215" s="2" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="D215" s="6">
         <v>1</v>
       </c>
       <c r="E215" s="9" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="F215" s="9" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="6">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B216" s="2" t="s">
         <v>654</v>
       </c>
       <c r="C216" s="2" t="s">
         <v>655</v>
       </c>
       <c r="D216" s="6">
         <v>1</v>
       </c>
       <c r="E216" s="9" t="s">
         <v>656</v>
       </c>
       <c r="F216" s="9" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="6">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B217" s="2" t="s">
         <v>658</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>659</v>
       </c>
       <c r="D217" s="6">
         <v>1</v>
       </c>
       <c r="E217" s="9" t="s">
         <v>660</v>
       </c>
       <c r="F217" s="9" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="6">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B218" s="2" t="s">
         <v>662</v>
       </c>
       <c r="C218" s="2" t="s">
         <v>663</v>
       </c>
       <c r="D218" s="6">
         <v>1</v>
       </c>
       <c r="E218" s="9" t="s">
-        <v>579</v>
+        <v>664</v>
       </c>
       <c r="F218" s="9" t="s">
-        <v>664</v>
-[...3 lines deleted...]
-      <c r="A219" s="8" t="s">
         <v>665</v>
       </c>
-      <c r="B219" s="8"/>
-[...10 lines deleted...]
-      <c r="B220" s="2" t="s">
+    </row>
+    <row r="219">
+      <c r="A219" s="6">
+        <v>13</v>
+      </c>
+      <c r="B219" s="2" t="s">
         <v>666</v>
       </c>
-      <c r="C220" s="2" t="s">
+      <c r="C219" s="2" t="s">
         <v>667</v>
       </c>
-      <c r="D220" s="6">
-[...2 lines deleted...]
-      <c r="E220" s="9" t="s">
+      <c r="D219" s="6">
+        <v>1</v>
+      </c>
+      <c r="E219" s="9" t="s">
+        <v>583</v>
+      </c>
+      <c r="F219" s="9" t="s">
         <v>668</v>
       </c>
-      <c r="F220" s="9" t="s">
+    </row>
+    <row r="220" s="7" customFormat="1">
+      <c r="A220" s="8" t="s">
         <v>669</v>
       </c>
+      <c r="B220" s="8"/>
+      <c r="C220" s="8"/>
+      <c r="D220" s="8"/>
+      <c r="E220" s="8"/>
+      <c r="F220" s="8"/>
+      <c r="G220" s="7"/>
     </row>
     <row r="221">
       <c r="A221" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>670</v>
       </c>
       <c r="C221" s="2" t="s">
         <v>671</v>
       </c>
       <c r="D221" s="6">
         <v>0</v>
       </c>
       <c r="E221" s="9" t="s">
         <v>672</v>
       </c>
       <c r="F221" s="9" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B222" s="2" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C222" s="2" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D222" s="6">
         <v>0</v>
       </c>
       <c r="E222" s="9" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="F222" s="9" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B223" s="2" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="C223" s="2" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D223" s="6">
         <v>0</v>
       </c>
       <c r="E223" s="9" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F223" s="9" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B224" s="2" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="C224" s="2" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="D224" s="6">
         <v>0</v>
       </c>
       <c r="E224" s="9" t="s">
-        <v>672</v>
+        <v>682</v>
       </c>
       <c r="F224" s="9" t="s">
-        <v>672</v>
+        <v>682</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B225" s="2" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="C225" s="2" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="D225" s="6">
         <v>0</v>
       </c>
       <c r="E225" s="9" t="s">
-        <v>683</v>
+        <v>676</v>
       </c>
       <c r="F225" s="9" t="s">
-        <v>683</v>
+        <v>676</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B226" s="2" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C226" s="2" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="D226" s="6">
         <v>0</v>
       </c>
       <c r="E226" s="9" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F226" s="9" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="6">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B227" s="2" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="C227" s="2" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="D227" s="6">
         <v>0</v>
       </c>
       <c r="E227" s="9" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
       <c r="F227" s="9" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="6">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B228" s="2" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="C228" s="2" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="D228" s="6">
         <v>0</v>
       </c>
       <c r="E228" s="9" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F228" s="9" t="s">
-        <v>686</v>
-[...20 lines deleted...]
-      <c r="C230" s="2" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="6">
+        <v>9</v>
+      </c>
+      <c r="B229" s="2" t="s">
         <v>693</v>
       </c>
-      <c r="D230" s="6">
-[...2 lines deleted...]
-      <c r="E230" s="9" t="s">
+      <c r="C229" s="2" t="s">
         <v>694</v>
       </c>
-      <c r="F230" s="9" t="s">
+      <c r="D229" s="6">
+        <v>0</v>
+      </c>
+      <c r="E229" s="9" t="s">
+        <v>690</v>
+      </c>
+      <c r="F229" s="9" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="230" s="7" customFormat="1">
+      <c r="A230" s="8" t="s">
         <v>695</v>
       </c>
+      <c r="B230" s="8"/>
+      <c r="C230" s="8"/>
+      <c r="D230" s="8"/>
+      <c r="E230" s="8"/>
+      <c r="F230" s="8"/>
+      <c r="G230" s="7"/>
     </row>
     <row r="231">
       <c r="A231" s="6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B231" s="2" t="s">
         <v>696</v>
       </c>
       <c r="C231" s="2" t="s">
         <v>697</v>
       </c>
       <c r="D231" s="6">
         <v>1</v>
       </c>
       <c r="E231" s="9" t="s">
-        <v>584</v>
+        <v>698</v>
       </c>
       <c r="F231" s="9" t="s">
-        <v>584</v>
+        <v>699</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B232" s="2" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="C232" s="2" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="D232" s="6">
         <v>1</v>
       </c>
       <c r="E232" s="9" t="s">
-        <v>579</v>
+        <v>588</v>
       </c>
       <c r="F232" s="9" t="s">
-        <v>664</v>
+        <v>588</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B233" s="2" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="C233" s="2" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="D233" s="6">
         <v>1</v>
       </c>
       <c r="E233" s="9" t="s">
-        <v>702</v>
+        <v>583</v>
       </c>
       <c r="F233" s="9" t="s">
-        <v>703</v>
+        <v>668</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="6">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B234" s="2" t="s">
         <v>704</v>
       </c>
       <c r="C234" s="2" t="s">
         <v>705</v>
       </c>
       <c r="D234" s="6">
         <v>1</v>
       </c>
       <c r="E234" s="9" t="s">
         <v>706</v>
       </c>
       <c r="F234" s="9" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B235" s="2" t="s">
         <v>708</v>
       </c>
       <c r="C235" s="2" t="s">
         <v>709</v>
       </c>
       <c r="D235" s="6">
         <v>1</v>
       </c>
       <c r="E235" s="9" t="s">
         <v>710</v>
       </c>
       <c r="F235" s="9" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="6">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B236" s="2" t="s">
         <v>712</v>
       </c>
       <c r="C236" s="2" t="s">
         <v>713</v>
       </c>
       <c r="D236" s="6">
         <v>1</v>
       </c>
       <c r="E236" s="9" t="s">
         <v>714</v>
       </c>
       <c r="F236" s="9" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="6">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B237" s="2" t="s">
         <v>716</v>
       </c>
       <c r="C237" s="2" t="s">
         <v>717</v>
       </c>
       <c r="D237" s="6">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="E237" s="9" t="s">
         <v>718</v>
       </c>
       <c r="F237" s="9" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="6">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B238" s="2" t="s">
         <v>720</v>
       </c>
       <c r="C238" s="2" t="s">
         <v>721</v>
       </c>
       <c r="D238" s="6">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="E238" s="9" t="s">
         <v>722</v>
       </c>
       <c r="F238" s="9" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="6">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B239" s="2" t="s">
         <v>724</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>725</v>
       </c>
       <c r="D239" s="6">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="E239" s="9" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F239" s="9" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="6">
+        <v>10</v>
+      </c>
+      <c r="B240" s="2" t="s">
+        <v>728</v>
+      </c>
+      <c r="C240" s="2" t="s">
+        <v>729</v>
+      </c>
+      <c r="D240" s="6">
+        <v>1</v>
+      </c>
+      <c r="E240" s="9" t="s">
+        <v>730</v>
+      </c>
+      <c r="F240" s="9" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="6">
         <v>11</v>
       </c>
-      <c r="B240" s="2" t="s">
-[...12 lines deleted...]
-        <v>729</v>
+      <c r="B241" s="2" t="s">
+        <v>732</v>
+      </c>
+      <c r="C241" s="2" t="s">
+        <v>733</v>
+      </c>
+      <c r="D241" s="6">
+        <v>1</v>
+      </c>
+      <c r="E241" s="9" t="s">
+        <v>730</v>
+      </c>
+      <c r="F241" s="9" t="s">
+        <v>731</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
-    <mergeCell ref="A138:F138"/>
-[...6 lines deleted...]
-    <mergeCell ref="A229:F229"/>
+    <mergeCell ref="A139:F139"/>
+    <mergeCell ref="A161:F161"/>
+    <mergeCell ref="A164:F164"/>
+    <mergeCell ref="A184:F184"/>
+    <mergeCell ref="A204:F204"/>
+    <mergeCell ref="A206:F206"/>
+    <mergeCell ref="A220:F220"/>
+    <mergeCell ref="A230:F230"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Прайс-лист</dc:title>
   <dc:creator>Omoloko</dc:creator>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>